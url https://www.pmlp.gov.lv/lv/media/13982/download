--- v0 (2025-11-02)
+++ v1 (2026-06-28)
@@ -3,64 +3,62 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="63E9D9B6" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="00541A64" w:rsidP="00541A64">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003F2104">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pilsonības un migrācijas lietu pārvaldei</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D52072B" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="00541A64" w:rsidP="00541A64">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2104">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
@@ -474,51 +472,51 @@
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D7050E8" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="00541A64" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Elektroniskā pasta adrese un tālrunis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16AE9A63" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="006D0EF5" w:rsidP="00541A64">
+    <w:p w14:paraId="16AE9A63" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00292F5E" w:rsidP="00541A64">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-236938244"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00541A64">
@@ -894,122 +892,149 @@
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-455879381"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> nav citas valsts pilsonis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79A325AD" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="00DC6CA8" w:rsidRDefault="00541A64" w:rsidP="00C064D9">
+          <w:p w14:paraId="79A325AD" w14:textId="551A00C3" w:rsidR="00541A64" w:rsidRPr="00DC6CA8" w:rsidRDefault="00541A64" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">                                                      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1793509350"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003141A4">
-              <w:t>ir __________________  pilsonis</w:t>
+              <w:t>ir __________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00292F5E">
+              <w:t>_____________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003141A4">
+              <w:t xml:space="preserve"> pilsonis</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E9592F" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00541A64" w:rsidP="00C064D9">
+          <w:p w14:paraId="4D0F12F3" w14:textId="5A0D00BD" w:rsidR="00541A64" w:rsidRDefault="00541A64" w:rsidP="00292F5E">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC6CA8">
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">                            </w:t>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00292F5E" w:rsidRPr="00292F5E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292F5E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>norādīt</w:t>
+            </w:r>
+            <w:r w:rsidR="00292F5E" w:rsidRPr="00292F5E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> visas esošās pilsonības</w:t>
+            </w:r>
+            <w:r w:rsidR="00292F5E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292F5E">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="5656DAEE" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00541A64" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Fizisko personu</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> reģistrā par bērnu norādīt šādas ziņas</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="004F5953">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>atzīmēt ar x</w:t>
             </w:r>
             <w:r>
               <w:t>):</w:t>
             </w:r>
@@ -1066,86 +1091,86 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ED4B18A" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="00541A64" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>dzimums</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10ABC610" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="10ABC610" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-151446032"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> Vīrietis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5952" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="28DA1FDE" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="28DA1FDE" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1115904585"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64" w:rsidRPr="003F2104">
@@ -1158,85 +1183,85 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CD3941E" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="00541A64" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>tautība</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE5F28E" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="2BE5F28E" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-196311218"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> Latvietis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F96F925" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="2F96F925" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1586958331"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64" w:rsidRPr="003F2104">
@@ -1251,51 +1276,51 @@
             </w:r>
             <w:r w:rsidR="00541A64" w:rsidRPr="003F2104">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DE0C5D3" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="00541A64" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43121122" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="43121122" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1504625893"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64" w:rsidRPr="003F2104">
@@ -1407,51 +1432,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> JĀAIZPILDA IESNIEGUMA PIELIKUMS</w:t>
             </w:r>
             <w:r w:rsidRPr="00036AED">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:color w:val="A50021"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
             <w:r w:rsidRPr="00036AED">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:color w:val="A50021"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06B59035" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="06B59035" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="664440355"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64" w:rsidRPr="00575649">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1534,51 +1559,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">norādītajā </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4376">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>korespondences adresē)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4106E54E" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00541A64" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4097BCF9" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="4097BCF9" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-109668574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64">
               <w:t xml:space="preserve"> c</w:t>
             </w:r>
@@ -1703,51 +1728,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ciems, pagasts, novads, </w:t>
             </w:r>
             <w:r w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pasta indekss, valsts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00541A64" w:rsidRPr="002B4376" w14:paraId="5C131F71" w14:textId="77777777" w:rsidTr="00C064D9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61BFFEDF" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="61BFFEDF" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="902264699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64">
               <w:t xml:space="preserve"> papildu adrese </w:t>
             </w:r>
@@ -2067,60 +2092,60 @@
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(bērna tēva paraksts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3DE383B9" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00541A64" w:rsidP="00541A64">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C413715" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00541A64" w:rsidP="00541A64">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEB0987" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00541A64" w:rsidP="00541A64">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>PIELIKUMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD96545" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="00460828" w:rsidRDefault="00541A64" w:rsidP="00541A64">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
@@ -2287,51 +2312,51 @@
             <w:r>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00245BA9">
               <w:t xml:space="preserve">Lietošanas tiesības, </w:t>
             </w:r>
             <w:r>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="00245BA9">
               <w:t>uru iegūšanas pamats ir:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2416666A" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="00882073" w:rsidRDefault="00541A64" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00541A64" w14:paraId="1943D20D" w14:textId="77777777" w:rsidTr="00C064D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3028B796" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="3028B796" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-655770552"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64">
               <w:t xml:space="preserve"> rakstveida īres līgums    </w:t>
             </w:r>
@@ -2389,51 +2414,51 @@
               <w:t xml:space="preserve">(norādīt </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>izīrētāja</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> personvārdu vai nosaukumu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00541A64" w14:paraId="11691C38" w14:textId="77777777" w:rsidTr="00C064D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="23A350C8" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="23A350C8" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-605580494"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -2489,51 +2514,51 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009805C4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt iznomātāja personvārdu vai nosaukumu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00541A64" w14:paraId="58230AD2" w14:textId="77777777" w:rsidTr="00C064D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21E3EBAA" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="21E3EBAA" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1921828774"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64">
               <w:t xml:space="preserve"> laulība</w:t>
             </w:r>
@@ -2580,51 +2605,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt laulātā personvārdu</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00541A64" w14:paraId="5EF492F2" w14:textId="77777777" w:rsidTr="00C064D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02E52716" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="02E52716" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-384097813"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64">
               <w:t xml:space="preserve"> radniecība</w:t>
             </w:r>
@@ -2692,51 +2717,51 @@
               </w:rPr>
               <w:t>personvārdu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, ar kuru ir radniecība</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00541A64" w14:paraId="3926DBB0" w14:textId="77777777" w:rsidTr="00C064D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6567D0DB" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="6567D0DB" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1979637488"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64">
               <w:t xml:space="preserve"> vienošanās ar īpašnieku</w:t>
             </w:r>
@@ -2783,51 +2808,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt īpašnieka personvārdu vai nosaukumu</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00541A64" w14:paraId="4529FF79" w14:textId="77777777" w:rsidTr="00C064D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="742EE520" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="742EE520" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1043360354"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64">
               <w:t xml:space="preserve"> cits tiesiskais pamats</w:t>
             </w:r>
@@ -2903,51 +2928,51 @@
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3545"/>
         <w:gridCol w:w="6083"/>
       </w:tblGrid>
       <w:tr w:rsidR="00541A64" w14:paraId="14CB723A" w14:textId="77777777" w:rsidTr="00C064D9">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06376749" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="006D0EF5" w:rsidP="00C064D9">
+          <w:p w14:paraId="06376749" w14:textId="77777777" w:rsidR="00541A64" w:rsidRDefault="00292F5E" w:rsidP="00C064D9">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1190133441"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00541A64">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00541A64" w:rsidRPr="00C90FAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -3310,70 +3335,70 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="577BAC09" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="00541A64" w:rsidP="00541A64">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E83B0E8" w14:textId="77777777" w:rsidR="00541A64" w:rsidRPr="003F2104" w:rsidRDefault="00541A64" w:rsidP="00541A64">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22C47FCC" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00541A64" w:rsidRDefault="002B4376" w:rsidP="00541A64"/>
     <w:sectPr w:rsidR="002B4376" w:rsidRPr="00541A64" w:rsidSect="00771F5F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="1701" w:header="340" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6920C25E" w14:textId="77777777" w:rsidR="00841BD6" w:rsidRDefault="00841BD6" w:rsidP="00077E04">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6D1FACCB" w14:textId="77777777" w:rsidR="00841BD6" w:rsidRDefault="00841BD6" w:rsidP="00077E04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3392,93 +3417,93 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="67676F54" w14:textId="77777777" w:rsidR="00841BD6" w:rsidRDefault="00841BD6" w:rsidP="00077E04">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="18E7A2CF" w14:textId="77777777" w:rsidR="00841BD6" w:rsidRDefault="00841BD6" w:rsidP="00077E04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="5D2693BD" w14:textId="77777777" w:rsidR="00515367" w:rsidRDefault="00515367">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2BFEA33C" w14:textId="77777777" w:rsidR="00077E04" w:rsidRDefault="00077E04">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A52C0B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A75287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE109EA8"/>
@@ -4253,74 +4278,75 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E455B0"/>
     <w:rsid w:val="00004718"/>
     <w:rsid w:val="00005107"/>
     <w:rsid w:val="00011EFD"/>
     <w:rsid w:val="000144DE"/>
     <w:rsid w:val="000365CD"/>
     <w:rsid w:val="00036AED"/>
     <w:rsid w:val="000403AE"/>
     <w:rsid w:val="00051BD8"/>
     <w:rsid w:val="00065584"/>
     <w:rsid w:val="00077119"/>
     <w:rsid w:val="0007767B"/>
     <w:rsid w:val="00077E04"/>
     <w:rsid w:val="000809C5"/>
     <w:rsid w:val="00082349"/>
     <w:rsid w:val="00091D4E"/>
     <w:rsid w:val="000A0B6B"/>
     <w:rsid w:val="000A1071"/>
     <w:rsid w:val="000A5F7B"/>
     <w:rsid w:val="000C56AD"/>
     <w:rsid w:val="000D7531"/>
     <w:rsid w:val="000E4EA0"/>
     <w:rsid w:val="000E5787"/>
@@ -4353,50 +4379,51 @@
     <w:rsid w:val="00170B24"/>
     <w:rsid w:val="00184174"/>
     <w:rsid w:val="00187462"/>
     <w:rsid w:val="001A2732"/>
     <w:rsid w:val="001B75CE"/>
     <w:rsid w:val="001D6EFE"/>
     <w:rsid w:val="001E7D08"/>
     <w:rsid w:val="001F05CF"/>
     <w:rsid w:val="001F2CFE"/>
     <w:rsid w:val="0020189E"/>
     <w:rsid w:val="00217A73"/>
     <w:rsid w:val="002240AA"/>
     <w:rsid w:val="002254A0"/>
     <w:rsid w:val="00235322"/>
     <w:rsid w:val="0025068D"/>
     <w:rsid w:val="002540E1"/>
     <w:rsid w:val="00261EFB"/>
     <w:rsid w:val="002634AB"/>
     <w:rsid w:val="002654A6"/>
     <w:rsid w:val="00267516"/>
     <w:rsid w:val="00272EC9"/>
     <w:rsid w:val="002740AE"/>
     <w:rsid w:val="002757CD"/>
     <w:rsid w:val="002875B8"/>
     <w:rsid w:val="002928E6"/>
+    <w:rsid w:val="00292F5E"/>
     <w:rsid w:val="00293C50"/>
     <w:rsid w:val="0029671F"/>
     <w:rsid w:val="00296B48"/>
     <w:rsid w:val="002A2A68"/>
     <w:rsid w:val="002A7465"/>
     <w:rsid w:val="002B4376"/>
     <w:rsid w:val="002C12BF"/>
     <w:rsid w:val="002C4716"/>
     <w:rsid w:val="002C776D"/>
     <w:rsid w:val="002D1D35"/>
     <w:rsid w:val="002D3703"/>
     <w:rsid w:val="002E1FFF"/>
     <w:rsid w:val="00304411"/>
     <w:rsid w:val="00305957"/>
     <w:rsid w:val="0031649C"/>
     <w:rsid w:val="00320696"/>
     <w:rsid w:val="003268A9"/>
     <w:rsid w:val="00343E82"/>
     <w:rsid w:val="003566D5"/>
     <w:rsid w:val="003607EE"/>
     <w:rsid w:val="003638E8"/>
     <w:rsid w:val="00364022"/>
     <w:rsid w:val="0036488C"/>
     <w:rsid w:val="00376E41"/>
     <w:rsid w:val="00384078"/>
@@ -4461,51 +4488,50 @@
     <w:rsid w:val="005A1A65"/>
     <w:rsid w:val="005A3FC8"/>
     <w:rsid w:val="005B7442"/>
     <w:rsid w:val="005C2287"/>
     <w:rsid w:val="005C39DC"/>
     <w:rsid w:val="005C7433"/>
     <w:rsid w:val="005D3B6F"/>
     <w:rsid w:val="005D64D7"/>
     <w:rsid w:val="005F4BE9"/>
     <w:rsid w:val="005F7FAE"/>
     <w:rsid w:val="0060239D"/>
     <w:rsid w:val="00602F37"/>
     <w:rsid w:val="00603062"/>
     <w:rsid w:val="00623838"/>
     <w:rsid w:val="00624790"/>
     <w:rsid w:val="006319DD"/>
     <w:rsid w:val="00632991"/>
     <w:rsid w:val="0063596E"/>
     <w:rsid w:val="006367BF"/>
     <w:rsid w:val="00637AF0"/>
     <w:rsid w:val="00645A00"/>
     <w:rsid w:val="0065472E"/>
     <w:rsid w:val="00656FFF"/>
     <w:rsid w:val="00671A9D"/>
     <w:rsid w:val="006B6F72"/>
-    <w:rsid w:val="006D0EF5"/>
     <w:rsid w:val="006D0F91"/>
     <w:rsid w:val="006D1BF2"/>
     <w:rsid w:val="006D7A3E"/>
     <w:rsid w:val="0070202C"/>
     <w:rsid w:val="00710A04"/>
     <w:rsid w:val="0071120C"/>
     <w:rsid w:val="00714466"/>
     <w:rsid w:val="007243E1"/>
     <w:rsid w:val="00724478"/>
     <w:rsid w:val="00731C7B"/>
     <w:rsid w:val="00743D42"/>
     <w:rsid w:val="007519CA"/>
     <w:rsid w:val="00753EF3"/>
     <w:rsid w:val="00754541"/>
     <w:rsid w:val="00763A38"/>
     <w:rsid w:val="00771C3C"/>
     <w:rsid w:val="00771F5F"/>
     <w:rsid w:val="00781194"/>
     <w:rsid w:val="007824B6"/>
     <w:rsid w:val="0079760F"/>
     <w:rsid w:val="007A08B8"/>
     <w:rsid w:val="007D0850"/>
     <w:rsid w:val="007D6041"/>
     <w:rsid w:val="007F3E8F"/>
     <w:rsid w:val="00801248"/>
@@ -4690,61 +4716,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="66009090"/>
   <w15:docId w15:val="{4BDB7148-074D-4D2E-AA9F-E302CD128F6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5065,50 +5091,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003268A9"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DD6955"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -5238,51 +5268,51 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00077E04"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00077E04"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="73941301">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
@@ -5539,87 +5569,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{594B6831-B911-4CB6-A413-30497D856726}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69C61C7E-DEDF-4A93-8319-FA989495F24A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>320</Words>
-  <Characters>2532</Characters>
+  <Words>321</Words>
+  <Characters>2552</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pilsonības un migrācijas lietu pārvaldes priekšniekam</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2847</CharactersWithSpaces>
+  <CharactersWithSpaces>2868</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pilsonības un migrācijas lietu pārvaldes priekšniekam</dc:title>
   <dc:creator>Ritat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="OpenForReading">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>