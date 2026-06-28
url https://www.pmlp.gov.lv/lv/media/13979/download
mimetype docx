--- v0 (2025-11-02)
+++ v1 (2026-06-28)
@@ -2,329 +2,327 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="08699F10" w14:textId="77777777" w:rsidR="00B20AF7" w:rsidRPr="003F2104" w:rsidRDefault="00DD6955" w:rsidP="00051BD8">
+    <w:p w:rsidR="00B20AF7" w:rsidRPr="003F2104" w:rsidRDefault="00DD6955" w:rsidP="00051BD8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003F2104">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pilsonības un migrācijas lietu pārvalde</w:t>
       </w:r>
       <w:r w:rsidR="001410C3" w:rsidRPr="003F2104">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5707D731" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="001410C3" w:rsidP="00051BD8">
+    <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="001410C3" w:rsidP="00051BD8">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2104">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="4683" w:type="dxa"/>
         <w:tblInd w:w="4673" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4683"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="7B250468" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62D75D59" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="32E7B805" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56270B42" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C96771">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ārds, uzvārds</w:t>
             </w:r>
             <w:r w:rsidR="00AA399F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA399F" w:rsidRPr="00AA399F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>latviešu valodā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="4782A0F8" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E8B77DF" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="5EEA9495" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="796626C7" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dzimšanas dati vai personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="508F8EF9" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6852EE5F" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="1DEEABB7" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E6CC5D8" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Adrese korespondencei</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="373B8C17" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="683E4074" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="22792271" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="027A220E" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Elektroniskā pasta adrese un tālrunis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C2B1B1A" w14:textId="77777777" w:rsidR="00243C74" w:rsidRDefault="00E354B6" w:rsidP="00243C74">
+    <w:p w:rsidR="00243C74" w:rsidRDefault="00D91D25" w:rsidP="00243C74">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="878984533"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007C69BA">
@@ -362,249 +360,339 @@
       <w:r w:rsidR="00243C74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>piekrītu manu personas datu</w:t>
       </w:r>
       <w:r w:rsidR="00243C74" w:rsidRPr="00243C74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00243C74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pārraidei elektroniski </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBB7AF4" w14:textId="77777777" w:rsidR="00243C74" w:rsidRDefault="00243C74" w:rsidP="00243C74">
+    <w:p w:rsidR="00243C74" w:rsidRDefault="00243C74" w:rsidP="00243C74">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nešifrētā veidā un lēmumu vēlos saņemt tikai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F68B98E" w14:textId="77777777" w:rsidR="00243C74" w:rsidRDefault="00243C74" w:rsidP="00243C74">
+    <w:p w:rsidR="00243C74" w:rsidRDefault="00243C74" w:rsidP="00243C74">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uz elektronisko pasta adresi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA37166" w14:textId="77777777" w:rsidR="00241EDB" w:rsidRDefault="007C69BA" w:rsidP="00243C74">
+    <w:p w:rsidR="00241EDB" w:rsidRDefault="007C69BA" w:rsidP="00243C74">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="007C69BA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4236C9" w14:textId="77777777" w:rsidR="00DD6955" w:rsidRPr="003F2104" w:rsidRDefault="00DD6955" w:rsidP="00051BD8">
+    <w:p w:rsidR="00DD6955" w:rsidRPr="003F2104" w:rsidRDefault="00DD6955" w:rsidP="00051BD8">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="003F2104">
         <w:t>IESNIEGUMS.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-284" w:tblpY="293"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5174"/>
         <w:gridCol w:w="4721"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w14:paraId="7C582F7C" w14:textId="77777777" w:rsidTr="00FD269D">
+      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidTr="00FD269D">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="433CAA0A" w14:textId="77777777" w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00305814" w:rsidP="00D62639">
+          <w:p w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00305814" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Lūdzu reģistrēt man</w:t>
             </w:r>
             <w:r w:rsidR="00D81CC1">
               <w:t>i par Latvijas pilsoni</w:t>
             </w:r>
             <w:r>
               <w:t>, jo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09542691" w14:textId="3D4F196C" w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
+          <w:p w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305814" w:rsidRPr="003F2104" w14:paraId="7321AB0C" w14:textId="77777777" w:rsidTr="00FD269D">
+      <w:tr w:rsidR="00305814" w:rsidRPr="003F2104" w:rsidTr="00FD269D">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E22ABB2" w14:textId="77777777" w:rsidR="00305814" w:rsidRPr="003F2104" w:rsidRDefault="00305814" w:rsidP="00D62639">
+          <w:p w:rsidR="00305814" w:rsidRPr="003F2104" w:rsidRDefault="00305814" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w14:paraId="407EC23D" w14:textId="77777777" w:rsidTr="00FD269D">
+      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidTr="00FD269D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6DABCDF6" w14:textId="77777777" w:rsidR="00D62639" w:rsidRDefault="00D62639" w:rsidP="00235322">
+          <w:p w:rsidR="00C71BD9" w:rsidRDefault="00C71BD9" w:rsidP="00235322">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73095811" w14:textId="77777777" w:rsidR="00D715CD" w:rsidRDefault="00D715CD" w:rsidP="00235322">
+          <w:p w:rsidR="00D62639" w:rsidRDefault="00C71BD9" w:rsidP="00235322">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="48846E33" w14:textId="77777777" w:rsidR="00235322" w:rsidRDefault="00D715CD" w:rsidP="00235322">
+            <w:r>
+              <w:t xml:space="preserve">Apliecinu, ka </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC1ED3">
+              <w:t>esmu</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> _____________________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC1ED3">
+              <w:t>__</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:t xml:space="preserve">      pilson</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC1ED3">
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D715CD" w:rsidRPr="00C71BD9" w:rsidRDefault="00C71BD9" w:rsidP="00235322">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>norādīt visas esošās pilsonības</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C71BD9" w:rsidRDefault="00C71BD9" w:rsidP="00235322">
+            <w:pPr>
+              <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00235322" w:rsidRDefault="00D715CD" w:rsidP="00235322">
+            <w:pPr>
+              <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Fizisko personu</w:t>
             </w:r>
             <w:r w:rsidR="00D62639" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> reģistrā norādīt šādas ziņas</w:t>
             </w:r>
             <w:r w:rsidR="00FD269D">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="007C69BA" w:rsidRPr="00FD269D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>atzīmēt ar x</w:t>
             </w:r>
             <w:r w:rsidR="007C69BA">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00235322">
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00D62639" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B847545" w14:textId="77777777" w:rsidR="00D62639" w:rsidRDefault="00D62639" w:rsidP="00FD269D">
+          <w:p w:rsidR="00D62639" w:rsidRDefault="00D62639" w:rsidP="00FD269D">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="007C69BA">
               <w:rPr>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D81CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>AIZPILDA</w:t>
             </w:r>
             <w:r w:rsidR="007C69BA" w:rsidRPr="007C69BA">
               <w:rPr>
@@ -649,111 +737,111 @@
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1379" w:tblpY="11"/>
               <w:tblW w:w="9679" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2136"/>
               <w:gridCol w:w="1708"/>
               <w:gridCol w:w="5835"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FD269D" w:rsidRPr="003F2104" w14:paraId="3C9339DE" w14:textId="77777777" w:rsidTr="00241EDB">
+            <w:tr w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidTr="00241EDB">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2127" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="43938A45" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00FD269D" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00FD269D" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:right="-2"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r w:rsidRPr="003F2104">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>dzimums</w:t>
                   </w:r>
                   <w:r w:rsidRPr="003F2104">
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0E2C475F" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00E354B6" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-151446032"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00241EDB">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="003F2104">
                     <w:t>Vīrietis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5810" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="53BAB3DE" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00E354B6" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1115904585"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D715CD">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="003F2104">
@@ -764,432 +852,432 @@
             </w:tr>
           </w:tbl>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="21"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="9677" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2135"/>
               <w:gridCol w:w="1708"/>
               <w:gridCol w:w="1849"/>
               <w:gridCol w:w="2135"/>
               <w:gridCol w:w="1850"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FD269D" w:rsidRPr="003F2104" w14:paraId="03F0BBBF" w14:textId="77777777" w:rsidTr="00FD269D">
+            <w:tr w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidTr="00FD269D">
               <w:trPr>
                 <w:trHeight w:val="279"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2135" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="771FDAE7" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00241EDB" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00241EDB" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00FD269D">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>ģimenes stāvoklis</w:t>
                   </w:r>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="003F2104">
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1708" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C1DC748" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00E354B6" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-196311218"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00241EDB">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D">
                     <w:t xml:space="preserve"> Neprecējies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1849" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3D72D645" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00E354B6" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1586958331"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D715CD">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="003F2104">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00FD269D">
                     <w:t>Precējies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2135" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7992E8FC" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00E354B6" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1310328373"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D">
                     <w:t xml:space="preserve"> Šķīries</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1850" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1400F62C" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00E354B6" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1504625893"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FD269D" w:rsidRPr="003F2104">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D">
                     <w:t xml:space="preserve"> Atraitnis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FD269D" w:rsidRPr="003F2104" w14:paraId="7A189A9A" w14:textId="77777777" w:rsidTr="00FD269D">
+            <w:tr w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidTr="00FD269D">
               <w:trPr>
                 <w:trHeight w:val="279"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2135" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="455F45FC" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00241EDB" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00241EDB" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00FD269D">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>tautība:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1708" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="730CA5D7" w14:textId="5E2F3E8B" w:rsidR="00FD269D" w:rsidRDefault="00E354B6" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1830590442"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="008B603B">
+                      <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                         <w:rPr>
-                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                     <w:t xml:space="preserve"> Latvietis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1849" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="47432C61" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRDefault="00E354B6" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="163511914"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D">
                     <w:t xml:space="preserve"> Cita </w:t>
                   </w:r>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                     <w:rPr>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>(norādīt, kāda)</w:t>
                   </w:r>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2135" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="770A6811" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00FD269D" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00FD269D" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1850" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6547446B" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRDefault="00E354B6" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-425736069"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                     <w:t xml:space="preserve"> Neizvēlēta</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1CF00F11" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00FD269D" w:rsidP="00FD269D">
+          <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00FD269D" w:rsidP="00FD269D">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-284" w:tblpY="59"/>
         <w:tblW w:w="9729" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9729"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00127BC1" w:rsidRPr="003F2104" w14:paraId="74B456C9" w14:textId="77777777" w:rsidTr="00241EDB">
+      <w:tr w:rsidR="00127BC1" w:rsidRPr="003F2104" w:rsidTr="00241EDB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="499"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9729" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59EE6770" w14:textId="77777777" w:rsidR="00FD269D" w:rsidRDefault="00FD269D" w:rsidP="00D62639">
+          <w:p w:rsidR="00FD269D" w:rsidRDefault="00FD269D" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A032641" w14:textId="77777777" w:rsidR="00617DB6" w:rsidRDefault="00127BC1" w:rsidP="00D62639">
+          <w:p w:rsidR="00617DB6" w:rsidRDefault="00127BC1" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>dzīvesvietas adrese:</w:t>
             </w:r>
             <w:r w:rsidR="00FD269D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C69BA" w:rsidRPr="007C69BA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="C00000"/>
@@ -1236,89 +1324,89 @@
                 <w:color w:val="C00000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> JĀAIZPILDA IESNIEGUMA PIELIKUMS!</w:t>
             </w:r>
             <w:r w:rsidR="007C69BA" w:rsidRPr="007C69BA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="007C69BA" w:rsidRPr="007C69BA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55DF5B09" w14:textId="77777777" w:rsidR="00127BC1" w:rsidRPr="00D62639" w:rsidRDefault="00127BC1" w:rsidP="00D62639">
+          <w:p w:rsidR="00127BC1" w:rsidRPr="00D62639" w:rsidRDefault="00127BC1" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C69BA" w:rsidRPr="003F2104" w14:paraId="4EF94AD5" w14:textId="77777777" w:rsidTr="00241EDB">
+      <w:tr w:rsidR="007C69BA" w:rsidRPr="003F2104" w:rsidTr="00241EDB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9729" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45725A26" w14:textId="77777777" w:rsidR="007C69BA" w:rsidRPr="00127BC1" w:rsidRDefault="007C69BA" w:rsidP="00127BC1">
+          <w:p w:rsidR="007C69BA" w:rsidRPr="00127BC1" w:rsidRDefault="007C69BA" w:rsidP="00127BC1">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C69BA" w:rsidRPr="003F2104" w14:paraId="053D38B2" w14:textId="77777777" w:rsidTr="00241EDB">
+      <w:tr w:rsidR="007C69BA" w:rsidRPr="003F2104" w:rsidTr="00241EDB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9729" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB89DDA" w14:textId="77777777" w:rsidR="007C69BA" w:rsidRDefault="00E354B6" w:rsidP="00121F34">
+          <w:p w:rsidR="007C69BA" w:rsidRDefault="00D91D25" w:rsidP="00121F34">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-1598862910"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00444D51">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
@@ -1353,99 +1441,99 @@
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00766C83">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tzīmē, ja dzīvo/dzīvos</w:t>
             </w:r>
             <w:r w:rsidR="00121F34">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> norādītajā korespondences adresē</w:t>
             </w:r>
             <w:r w:rsidR="00D81CC1" w:rsidRPr="00D81CC1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="618C912E" w14:textId="77777777" w:rsidR="00D715CD" w:rsidRDefault="00D715CD" w:rsidP="00121F34">
+          <w:p w:rsidR="00D715CD" w:rsidRDefault="00D715CD" w:rsidP="00121F34">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68AA7B82" w14:textId="77777777" w:rsidR="00D715CD" w:rsidRDefault="00D715CD" w:rsidP="00121F34">
+          <w:p w:rsidR="00D715CD" w:rsidRDefault="00D715CD" w:rsidP="00121F34">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F511658" w14:textId="77777777" w:rsidR="00D715CD" w:rsidRDefault="00D715CD" w:rsidP="00121F34">
+          <w:p w:rsidR="00D715CD" w:rsidRDefault="00D715CD" w:rsidP="00121F34">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14D3324C" w14:textId="77777777" w:rsidR="00D715CD" w:rsidRPr="00127BC1" w:rsidRDefault="00D715CD" w:rsidP="00121F34">
+          <w:p w:rsidR="00D715CD" w:rsidRPr="00127BC1" w:rsidRDefault="00D715CD" w:rsidP="00121F34">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00127BC1" w:rsidRPr="003F2104" w14:paraId="6A959164" w14:textId="77777777" w:rsidTr="00241EDB">
+      <w:tr w:rsidR="00127BC1" w:rsidRPr="003F2104" w:rsidTr="00241EDB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9729" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18B4C927" w14:textId="77777777" w:rsidR="00127BC1" w:rsidRPr="00D81CC1" w:rsidRDefault="00E354B6" w:rsidP="00D81CC1">
+          <w:p w:rsidR="00127BC1" w:rsidRPr="00D81CC1" w:rsidRDefault="00D91D25" w:rsidP="00D81CC1">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-1211023736"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00241EDB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -1463,242 +1551,242 @@
               <w:t>ita</w:t>
             </w:r>
             <w:r w:rsidR="00121F34">
               <w:t xml:space="preserve"> adrese </w:t>
             </w:r>
             <w:r w:rsidR="00121F34" w:rsidRPr="0065172E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(norāda, ja atšķiras no norādītās korespondences adreses</w:t>
             </w:r>
             <w:r w:rsidR="00AE2285" w:rsidRPr="0065172E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00D81CC1">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00127BC1" w:rsidRPr="003F2104" w14:paraId="63E81254" w14:textId="77777777" w:rsidTr="00241EDB">
+      <w:tr w:rsidR="00127BC1" w:rsidRPr="003F2104" w:rsidTr="00241EDB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06F79A53" w14:textId="77777777" w:rsidR="00127BC1" w:rsidRDefault="00127BC1" w:rsidP="00891C65">
+          <w:p w:rsidR="00127BC1" w:rsidRDefault="00127BC1" w:rsidP="00891C65">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00127BC1" w:rsidRPr="003F2104" w14:paraId="730A3218" w14:textId="77777777" w:rsidTr="00241EDB">
+      <w:tr w:rsidR="00127BC1" w:rsidRPr="003F2104" w:rsidTr="00241EDB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="591418D9" w14:textId="77777777" w:rsidR="00127BC1" w:rsidRDefault="00127BC1" w:rsidP="00891C65">
+          <w:p w:rsidR="00127BC1" w:rsidRDefault="00127BC1" w:rsidP="00891C65">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">( ielas/mājas nosaukums, mājas Nr., </w:t>
             </w:r>
             <w:r w:rsidR="00170B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">korpusa Nr., </w:t>
             </w:r>
             <w:r w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">dzīvokļa Nr., pilsēta, </w:t>
             </w:r>
             <w:r w:rsidR="00170B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ciems, pagasts, novads, </w:t>
             </w:r>
             <w:r w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pasta indekss, valsts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6930A6D2" w14:textId="77777777" w:rsidR="00FA3CC5" w:rsidRPr="00435EDA" w:rsidRDefault="00FA3CC5">
+    <w:p w:rsidR="00FA3CC5" w:rsidRPr="00435EDA" w:rsidRDefault="00FA3CC5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A7CB9E8" w14:textId="77777777" w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="00305814">
+    <w:p w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="00305814">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-284" w:tblpY="59"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00241EDB" w:rsidRPr="002B4376" w14:paraId="5D74EA12" w14:textId="77777777" w:rsidTr="003F35EF">
+      <w:tr w:rsidR="00241EDB" w:rsidRPr="002B4376" w:rsidTr="003F35EF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DF4B72B" w14:textId="77777777" w:rsidR="00241EDB" w:rsidRDefault="00E354B6" w:rsidP="003F35EF">
+          <w:p w:rsidR="00241EDB" w:rsidRDefault="00D91D25" w:rsidP="003F35EF">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="902264699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006F7B1A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00241EDB">
               <w:t xml:space="preserve"> papildu adrese </w:t>
             </w:r>
             <w:r w:rsidR="00241EDB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(ja ir</w:t>
             </w:r>
             <w:r w:rsidR="00241EDB" w:rsidRPr="002B4376">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00241EDB" w:rsidRPr="002B4376">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6023EE2C" w14:textId="77777777" w:rsidR="00241EDB" w:rsidRPr="002B4376" w:rsidRDefault="00241EDB" w:rsidP="003F35EF">
+          <w:p w:rsidR="00241EDB" w:rsidRPr="002B4376" w:rsidRDefault="00241EDB" w:rsidP="003F35EF">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00241EDB" w14:paraId="0772C144" w14:textId="77777777" w:rsidTr="003F35EF">
+      <w:tr w:rsidR="00241EDB" w:rsidTr="003F35EF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69449771" w14:textId="77777777" w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="003F35EF">
+          <w:p w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="003F35EF">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ielas/mājas nosaukums, mājas Nr., </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -1709,226 +1797,226 @@
             <w:r w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">dzīvokļa Nr., pilsēta, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ciems, pagasts, novads, </w:t>
             </w:r>
             <w:r w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pasta indekss, valsts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="586D00CE" w14:textId="77777777" w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="00305814">
+    <w:p w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="00305814">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C4B407" w14:textId="77777777" w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="00305814">
+    <w:p w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="00305814">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D3B5E89" w14:textId="77777777" w:rsidR="00305814" w:rsidRPr="00AE2285" w:rsidRDefault="00305814" w:rsidP="00305814">
+    <w:p w:rsidR="00305814" w:rsidRPr="00AE2285" w:rsidRDefault="00305814" w:rsidP="00305814">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Man ir zināms, ka Latvijas pilsonība tiks atņemta, ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A6A07C" w14:textId="77777777" w:rsidR="00305814" w:rsidRPr="00AE2285" w:rsidRDefault="00305814" w:rsidP="00305814">
+    <w:p w:rsidR="00305814" w:rsidRPr="00AE2285" w:rsidRDefault="00305814" w:rsidP="00305814">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- iegūšu citas valsts pilsonību, ar ko dubultpilsonības izveidošanās nav pieļaujama, neiesniedzot iesniegumu par atteikšanos no Latvijas pilsonības;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18679269" w14:textId="77777777" w:rsidR="00305814" w:rsidRPr="00AE2285" w:rsidRDefault="00305814" w:rsidP="00305814">
+    <w:p w:rsidR="00305814" w:rsidRPr="00AE2285" w:rsidRDefault="00305814" w:rsidP="00305814">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- bez Ministru kabineta atļaujas brīvprātīgi dienēšu kādas citas valsts bruņotajos spēkos vai militārā organizācijā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5868860F" w14:textId="77777777" w:rsidR="00305814" w:rsidRPr="00AE2285" w:rsidRDefault="00305814" w:rsidP="00305814">
+    <w:p w:rsidR="00305814" w:rsidRPr="00AE2285" w:rsidRDefault="00305814" w:rsidP="00305814">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- apliecinot savu piederību Latvijas pilsonībai, esmu sniedzis par sevi apzināti nepatiesas ziņas vai noklusējis faktus</w:t>
       </w:r>
       <w:r w:rsidR="00D91840" w:rsidRPr="00AE2285">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>un tādējādi nepamatoti ieguvis Latvijas pilsonību;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEBC4F7" w14:textId="77777777" w:rsidR="00603062" w:rsidRPr="00AE2285" w:rsidRDefault="00305814" w:rsidP="00305814">
+    <w:p w:rsidR="00603062" w:rsidRPr="00AE2285" w:rsidRDefault="00305814" w:rsidP="00305814">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE2285">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- ar tiesas spriedumu būs konstatēts fakts, ka esmu veicis darbības, kas vērstas uz vardarbīgu Latvijas Republikas valsts varas gāšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF01790" w14:textId="77777777" w:rsidR="00603062" w:rsidRDefault="00603062" w:rsidP="00DB5E4B">
+    <w:p w:rsidR="00603062" w:rsidRDefault="00603062" w:rsidP="00DB5E4B">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04C4D55E" w14:textId="77777777" w:rsidR="003D56BE" w:rsidRPr="00AE2285" w:rsidRDefault="003D56BE" w:rsidP="00DB5E4B">
+    <w:p w:rsidR="003D56BE" w:rsidRPr="00AE2285" w:rsidRDefault="003D56BE" w:rsidP="00DB5E4B">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E3A39C3" w14:textId="77777777" w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="00241EDB">
+    <w:p w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="00241EDB">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Pielikums uz ___ lapām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC6B3AC" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00241EDB">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00241EDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="218" w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63E7B269" w14:textId="77777777" w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="00241EDB">
+    <w:p w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="00241EDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="218" w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AB459C2" w14:textId="77777777" w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="00241EDB">
+    <w:p w:rsidR="00241EDB" w:rsidRDefault="00241EDB" w:rsidP="00241EDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="218" w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03E44BBC" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="683A201F" w14:textId="77777777" w:rsidR="00C96771" w:rsidRDefault="00C96771" w:rsidP="00C96771">
+    <w:p w:rsidR="00C96771" w:rsidRDefault="00C96771" w:rsidP="00C96771">
       <w:pPr>
         <w:ind w:left="-454"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1936,51 +2024,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EF2147" w14:textId="77777777" w:rsidR="00C96771" w:rsidRDefault="00C96771" w:rsidP="00C96771">
+    <w:p w:rsidR="00C96771" w:rsidRDefault="00C96771" w:rsidP="00C96771">
       <w:pPr>
         <w:ind w:left="-170"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7319">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(datums)</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7319">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005F7319">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -2016,881 +2104,857 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005F7319">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005F7319">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005F7319">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(iesniedzēja paraksts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DC565E" w14:textId="77777777" w:rsidR="00446E78" w:rsidRDefault="00446E78" w:rsidP="00FC4CAE">
+    <w:p w:rsidR="00446E78" w:rsidRDefault="00446E78" w:rsidP="00FC4CAE">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27EA291E" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00FC4CAE">
-[...23 lines deleted...]
-    <w:p w14:paraId="364DF644" w14:textId="77777777" w:rsidR="00121F34" w:rsidRDefault="00121F34" w:rsidP="00C51149">
+    <w:p w:rsidR="00121F34" w:rsidRDefault="00121F34" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67ED5775" w14:textId="77777777" w:rsidR="00766C83" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00766C83" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17410BA8" w14:textId="77777777" w:rsidR="00766C83" w:rsidRDefault="00766C83" w:rsidP="00766C83">
+    <w:p w:rsidR="00766C83" w:rsidRDefault="00766C83" w:rsidP="00766C83">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Aizpilda, ja dzīvesvieta ir Latvijā!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3568F1F1" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16167016" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="003F2104" w:rsidRDefault="00C51149" w:rsidP="007C585B">
+    <w:p w:rsidR="00C51149" w:rsidRPr="003F2104" w:rsidRDefault="00C51149" w:rsidP="007C585B">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF6547">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Dzīvesvietas deklarēšanas tiesiskais pamats</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0643">
         <w:t>(vajadzīgo atzīmēt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ar x</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0643">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D6C50B" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9354" w:type="dxa"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="6519"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C51149" w14:paraId="523C6315" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B523B05" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2098242516"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00CE2BD0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Īpašuma tiesības</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAF0AC1" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w14:paraId="3B21A9EB" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9354" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="71B1F5B7" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="532C6C8F" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2235"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00245BA9">
               <w:t xml:space="preserve">Lietošanas tiesības, </w:t>
             </w:r>
             <w:r>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="00245BA9">
               <w:t>uru iegūšanas pamats ir:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A4D862F" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w14:paraId="3BFE186C" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="158064FB" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00E354B6" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-655770552"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C51149">
               <w:t xml:space="preserve"> rakstveida īres līgums    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79AEA508" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00AF0643" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00AF0643" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w14:paraId="0D335A69" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFBAC19" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B05EBC9" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(norādīt </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>izīrētāja</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> personvārdu vai nosaukumu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w14:paraId="5F4879CA" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06202033" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00E354B6" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-605580494"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C51149">
               <w:t xml:space="preserve"> nomas līgums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="198004E5" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w14:paraId="7B46E1FA" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7527DA" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B86BE7E" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="009805C4" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="009805C4" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009805C4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt iznomātāja personvārdu vai nosaukumu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w14:paraId="75494D05" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69583DE9" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00E354B6" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1921828774"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C51149">
               <w:t xml:space="preserve"> laulība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="794C0ADA" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w14:paraId="4437913B" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="181CB487" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20464E53" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt laulātā personvārdu</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w14:paraId="5CE2139D" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22CB5E6D" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00E354B6" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-384097813"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C51149">
               <w:t xml:space="preserve"> radniecība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EF234D7" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00AF0643" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00AF0643" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w14:paraId="45849383" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68176372" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="644EFE74" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(norādīt </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">tās personas </w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>personvārdu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, ar kuru ir radniecība</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w14:paraId="20F22CF4" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1BED99" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00E354B6" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1979637488"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C51149">
               <w:t xml:space="preserve"> vienošanās ar īpašnieku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C76B45C" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00AF0643" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00AF0643" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w14:paraId="084B21AF" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05B3461D" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49958639" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt īpašnieka personvārdu vai nosaukumu</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w14:paraId="19BD414C" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4557FC68" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00E354B6" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1043360354"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C51149">
               <w:t xml:space="preserve"> cits tiesiskais pamats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B7B06B5" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C7EB789" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(norādīt tiesisko pamatu</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90FAF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7453BBB6" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B55371E" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3545"/>
         <w:gridCol w:w="6083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C51149" w14:paraId="0EF955B5" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F30596F" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00E354B6" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1190133441"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -2900,90 +2964,90 @@
             <w:r w:rsidR="00C51149" w:rsidRPr="00AF0643">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>papildu adrese</w:t>
             </w:r>
             <w:r w:rsidR="001C183F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C51149">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(ja ir)</w:t>
             </w:r>
             <w:r w:rsidR="001C183F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CE3C181" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6083" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="688344F5" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w14:paraId="22EED172" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E59A70C" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="206A23DE" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ielas/mājas nosaukums, mājas Nr.,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -3008,331 +3072,331 @@
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> pagasts, novads, pasta indekss</w:t>
             </w:r>
             <w:r w:rsidR="00D715CD">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, valsts</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EE5B511" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6367" w:type="dxa"/>
         <w:tblInd w:w="2977" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6367"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C51149" w:rsidRPr="00D73BE4" w14:paraId="3B8F2418" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidRPr="00D73BE4" w:rsidTr="00E46B70">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6367" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D601EED" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00D73BE4" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00D73BE4" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w:rsidRPr="00D73BE4" w14:paraId="2BA348C8" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidRPr="00D73BE4" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D6876D2" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00D73BE4" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00D73BE4" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="322BE91D" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599AC9D0" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="223D06F5" w14:textId="77777777" w:rsidR="001C183F" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="001C183F" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A40A90B" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA1BBC6" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00CE2BD0" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRPr="00CE2BD0" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>APLIECINU, KA SNIEGTĀS ZIŅAS IR PATIESAS UN DZĪVOJU (DZĪVOŠU) DEKLARĒJAMĀ DZĪVESVIETAS ADRESĒ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AD7E4A" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AD28AD1" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A2434AB" w14:textId="77777777" w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2581"/>
         <w:gridCol w:w="7059"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C51149" w:rsidRPr="00C90FAF" w14:paraId="4C8B6AC1" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2581" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A0540B3" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7059" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="368FFA8B" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51149" w:rsidRPr="00C90FAF" w14:paraId="6A31B2E1" w14:textId="77777777" w:rsidTr="00E46B70">
+      <w:tr w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2581" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B8B5A2A" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C96771" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C96771" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidR="00C51149" w:rsidRPr="00C90FAF">
               <w:t>(datums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7059" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C0EADE3" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C96771" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRPr="00C90FAF" w:rsidRDefault="00C96771" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">                                  </w:t>
             </w:r>
             <w:r w:rsidR="00C51149">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00C51149" w:rsidRPr="00C90FAF">
               <w:t>paraksts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FA864A4" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="003F2104" w:rsidRDefault="00C51149" w:rsidP="00C51149">
+    <w:p w:rsidR="00C51149" w:rsidRPr="003F2104" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A29A791" w14:textId="77777777" w:rsidR="00C51149" w:rsidRPr="003F2104" w:rsidRDefault="00C51149" w:rsidP="00FC4CAE">
+    <w:p w:rsidR="00C51149" w:rsidRPr="003F2104" w:rsidRDefault="00C51149" w:rsidP="00FC4CAE">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C51149" w:rsidRPr="003F2104" w:rsidSect="000E5787">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FF86E57" w14:textId="77777777" w:rsidR="00D761D4" w:rsidRDefault="00D761D4" w:rsidP="00121F34">
+    <w:p w:rsidR="00D91D25" w:rsidRDefault="00D91D25" w:rsidP="00121F34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="026FE596" w14:textId="77777777" w:rsidR="00D761D4" w:rsidRDefault="00D761D4" w:rsidP="00121F34">
+    <w:p w:rsidR="00D91D25" w:rsidRDefault="00D91D25" w:rsidP="00121F34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3358,76 +3422,76 @@
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B0E4429" w14:textId="77777777" w:rsidR="00D761D4" w:rsidRDefault="00D761D4" w:rsidP="00121F34">
+    <w:p w:rsidR="00D91D25" w:rsidRDefault="00D91D25" w:rsidP="00121F34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="657284BC" w14:textId="77777777" w:rsidR="00D761D4" w:rsidRDefault="00D761D4" w:rsidP="00121F34">
+    <w:p w:rsidR="00D91D25" w:rsidRDefault="00D91D25" w:rsidP="00121F34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A52C0B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A75287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE109EA8"/>
@@ -4202,101 +4266,102 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E455B0"/>
     <w:rsid w:val="00004718"/>
     <w:rsid w:val="00005107"/>
     <w:rsid w:val="00011EFD"/>
     <w:rsid w:val="000365CD"/>
     <w:rsid w:val="000403AE"/>
     <w:rsid w:val="00051BD8"/>
     <w:rsid w:val="00065584"/>
     <w:rsid w:val="00077119"/>
     <w:rsid w:val="0007767B"/>
     <w:rsid w:val="000809C5"/>
     <w:rsid w:val="00091D4E"/>
     <w:rsid w:val="000A0B6B"/>
     <w:rsid w:val="000A5F7B"/>
     <w:rsid w:val="000C56AD"/>
     <w:rsid w:val="000D7531"/>
     <w:rsid w:val="000E4EA0"/>
     <w:rsid w:val="000E5787"/>
     <w:rsid w:val="000F095F"/>
     <w:rsid w:val="000F21B2"/>
     <w:rsid w:val="000F46F9"/>
     <w:rsid w:val="000F51F6"/>
     <w:rsid w:val="000F6C2E"/>
     <w:rsid w:val="00104D31"/>
     <w:rsid w:val="001101C4"/>
-    <w:rsid w:val="001151A0"/>
     <w:rsid w:val="00117358"/>
     <w:rsid w:val="00121F34"/>
     <w:rsid w:val="00122BF9"/>
     <w:rsid w:val="0012607B"/>
     <w:rsid w:val="001269B9"/>
     <w:rsid w:val="00127BC1"/>
     <w:rsid w:val="00132BAC"/>
     <w:rsid w:val="00132C21"/>
     <w:rsid w:val="00134F7A"/>
     <w:rsid w:val="001410C3"/>
     <w:rsid w:val="001419D0"/>
     <w:rsid w:val="00141E47"/>
     <w:rsid w:val="001554F3"/>
     <w:rsid w:val="0015567A"/>
     <w:rsid w:val="0015719D"/>
     <w:rsid w:val="0016085A"/>
     <w:rsid w:val="00167182"/>
     <w:rsid w:val="00170B24"/>
     <w:rsid w:val="00184174"/>
     <w:rsid w:val="00187462"/>
     <w:rsid w:val="001A2732"/>
     <w:rsid w:val="001B75CE"/>
     <w:rsid w:val="001C183F"/>
     <w:rsid w:val="001D0212"/>
     <w:rsid w:val="001D6EFE"/>
@@ -4344,57 +4409,57 @@
     <w:rsid w:val="00376E41"/>
     <w:rsid w:val="00384078"/>
     <w:rsid w:val="00392B95"/>
     <w:rsid w:val="003936FB"/>
     <w:rsid w:val="00393902"/>
     <w:rsid w:val="003946AF"/>
     <w:rsid w:val="003A2328"/>
     <w:rsid w:val="003A3412"/>
     <w:rsid w:val="003A5B0E"/>
     <w:rsid w:val="003C1D2D"/>
     <w:rsid w:val="003C3904"/>
     <w:rsid w:val="003C5641"/>
     <w:rsid w:val="003D56BE"/>
     <w:rsid w:val="003E0331"/>
     <w:rsid w:val="003E2995"/>
     <w:rsid w:val="003F2104"/>
     <w:rsid w:val="003F2389"/>
     <w:rsid w:val="003F30FB"/>
     <w:rsid w:val="0040057E"/>
     <w:rsid w:val="00401940"/>
     <w:rsid w:val="00416E1B"/>
     <w:rsid w:val="004212BB"/>
     <w:rsid w:val="004272B6"/>
     <w:rsid w:val="00434BBB"/>
     <w:rsid w:val="00435EDA"/>
-    <w:rsid w:val="00440C00"/>
     <w:rsid w:val="0044120E"/>
     <w:rsid w:val="004433DF"/>
     <w:rsid w:val="00444D51"/>
     <w:rsid w:val="00445AEA"/>
     <w:rsid w:val="00446E78"/>
     <w:rsid w:val="00453BF9"/>
+    <w:rsid w:val="00465213"/>
     <w:rsid w:val="004675FB"/>
     <w:rsid w:val="00481150"/>
     <w:rsid w:val="00494AC9"/>
     <w:rsid w:val="00494B7D"/>
     <w:rsid w:val="00495322"/>
     <w:rsid w:val="004960D5"/>
     <w:rsid w:val="004A492F"/>
     <w:rsid w:val="004B6034"/>
     <w:rsid w:val="004B71F2"/>
     <w:rsid w:val="004C031E"/>
     <w:rsid w:val="004D2F67"/>
     <w:rsid w:val="004D4330"/>
     <w:rsid w:val="004E3C9E"/>
     <w:rsid w:val="004F21DA"/>
     <w:rsid w:val="004F7881"/>
     <w:rsid w:val="00504FF8"/>
     <w:rsid w:val="00506C6F"/>
     <w:rsid w:val="00524110"/>
     <w:rsid w:val="00526BA0"/>
     <w:rsid w:val="00533EAB"/>
     <w:rsid w:val="00540362"/>
     <w:rsid w:val="0054549D"/>
     <w:rsid w:val="00550423"/>
     <w:rsid w:val="00556ABB"/>
     <w:rsid w:val="005725A3"/>
@@ -4412,190 +4477,192 @@
     <w:rsid w:val="0060239D"/>
     <w:rsid w:val="00602F37"/>
     <w:rsid w:val="00603062"/>
     <w:rsid w:val="00617DB6"/>
     <w:rsid w:val="00623838"/>
     <w:rsid w:val="00632991"/>
     <w:rsid w:val="0063596E"/>
     <w:rsid w:val="006367BF"/>
     <w:rsid w:val="00637AF0"/>
     <w:rsid w:val="00645A00"/>
     <w:rsid w:val="0065172E"/>
     <w:rsid w:val="00656FFF"/>
     <w:rsid w:val="00671A9D"/>
     <w:rsid w:val="006B6F72"/>
     <w:rsid w:val="006D0F91"/>
     <w:rsid w:val="006D1BF2"/>
     <w:rsid w:val="006D7A3E"/>
     <w:rsid w:val="006F7B1A"/>
     <w:rsid w:val="0070202C"/>
     <w:rsid w:val="00710A04"/>
     <w:rsid w:val="0071120C"/>
     <w:rsid w:val="007243E1"/>
     <w:rsid w:val="00724478"/>
     <w:rsid w:val="00731C7B"/>
     <w:rsid w:val="00743D42"/>
+    <w:rsid w:val="007478F5"/>
     <w:rsid w:val="007519CA"/>
     <w:rsid w:val="00753EF3"/>
     <w:rsid w:val="00763A38"/>
     <w:rsid w:val="00766C83"/>
     <w:rsid w:val="00771C3C"/>
     <w:rsid w:val="00781194"/>
     <w:rsid w:val="007824B6"/>
     <w:rsid w:val="0079760F"/>
     <w:rsid w:val="007C585B"/>
     <w:rsid w:val="007C69BA"/>
     <w:rsid w:val="007D6041"/>
     <w:rsid w:val="007F3E8F"/>
     <w:rsid w:val="00804D99"/>
     <w:rsid w:val="008270E8"/>
     <w:rsid w:val="00836066"/>
     <w:rsid w:val="00836303"/>
     <w:rsid w:val="00843F99"/>
     <w:rsid w:val="00857BB2"/>
     <w:rsid w:val="008601A7"/>
     <w:rsid w:val="0086026D"/>
     <w:rsid w:val="008647E2"/>
     <w:rsid w:val="008668C6"/>
     <w:rsid w:val="008670BD"/>
     <w:rsid w:val="00871C72"/>
     <w:rsid w:val="00873897"/>
     <w:rsid w:val="0088032D"/>
     <w:rsid w:val="00891C65"/>
     <w:rsid w:val="00894B87"/>
     <w:rsid w:val="008952DF"/>
     <w:rsid w:val="0089738C"/>
     <w:rsid w:val="008A647A"/>
-    <w:rsid w:val="008B603B"/>
     <w:rsid w:val="008C3C4D"/>
     <w:rsid w:val="008D05AC"/>
     <w:rsid w:val="008D05F3"/>
     <w:rsid w:val="008D10E9"/>
     <w:rsid w:val="008D75EB"/>
     <w:rsid w:val="008E4F5A"/>
     <w:rsid w:val="00907211"/>
     <w:rsid w:val="009134F2"/>
     <w:rsid w:val="00914683"/>
     <w:rsid w:val="009176BE"/>
     <w:rsid w:val="0093211B"/>
     <w:rsid w:val="009365F2"/>
     <w:rsid w:val="00945153"/>
     <w:rsid w:val="0097035F"/>
     <w:rsid w:val="0097139D"/>
     <w:rsid w:val="00990A3A"/>
     <w:rsid w:val="009A3CFC"/>
     <w:rsid w:val="009A5288"/>
     <w:rsid w:val="009B333A"/>
     <w:rsid w:val="009E0A87"/>
     <w:rsid w:val="009E1F24"/>
     <w:rsid w:val="009E3ACD"/>
     <w:rsid w:val="009E4BB4"/>
     <w:rsid w:val="009F1357"/>
     <w:rsid w:val="00A02F93"/>
     <w:rsid w:val="00A030C5"/>
     <w:rsid w:val="00A070F9"/>
     <w:rsid w:val="00A156E0"/>
     <w:rsid w:val="00A22C8C"/>
     <w:rsid w:val="00A430B4"/>
     <w:rsid w:val="00A46181"/>
     <w:rsid w:val="00A46DB1"/>
     <w:rsid w:val="00A72B46"/>
     <w:rsid w:val="00A73B66"/>
     <w:rsid w:val="00A920D4"/>
     <w:rsid w:val="00A96198"/>
     <w:rsid w:val="00AA0715"/>
     <w:rsid w:val="00AA0A09"/>
     <w:rsid w:val="00AA399F"/>
+    <w:rsid w:val="00AC1ED3"/>
     <w:rsid w:val="00AD1F05"/>
     <w:rsid w:val="00AD5B69"/>
     <w:rsid w:val="00AD7854"/>
     <w:rsid w:val="00AE0A85"/>
     <w:rsid w:val="00AE2285"/>
     <w:rsid w:val="00AE38A3"/>
     <w:rsid w:val="00AF631E"/>
     <w:rsid w:val="00B20AF7"/>
     <w:rsid w:val="00B3086D"/>
     <w:rsid w:val="00B366FC"/>
     <w:rsid w:val="00B623D1"/>
     <w:rsid w:val="00B90B28"/>
     <w:rsid w:val="00B949AD"/>
     <w:rsid w:val="00B9691A"/>
     <w:rsid w:val="00BA0099"/>
     <w:rsid w:val="00BA0C8B"/>
     <w:rsid w:val="00BB17B9"/>
     <w:rsid w:val="00BC3884"/>
     <w:rsid w:val="00BD6EF6"/>
     <w:rsid w:val="00C05A4F"/>
     <w:rsid w:val="00C079F6"/>
     <w:rsid w:val="00C217A2"/>
     <w:rsid w:val="00C322E5"/>
     <w:rsid w:val="00C452E1"/>
     <w:rsid w:val="00C51149"/>
     <w:rsid w:val="00C55904"/>
     <w:rsid w:val="00C71769"/>
+    <w:rsid w:val="00C71BD9"/>
     <w:rsid w:val="00C842E4"/>
     <w:rsid w:val="00C872DB"/>
     <w:rsid w:val="00C96771"/>
     <w:rsid w:val="00C9777B"/>
     <w:rsid w:val="00CA0307"/>
     <w:rsid w:val="00CA0DA0"/>
     <w:rsid w:val="00CB18D2"/>
     <w:rsid w:val="00CB5FFE"/>
     <w:rsid w:val="00CB65C2"/>
     <w:rsid w:val="00CC2789"/>
     <w:rsid w:val="00CD02EE"/>
     <w:rsid w:val="00CE71F2"/>
     <w:rsid w:val="00CF20C0"/>
     <w:rsid w:val="00CF51DF"/>
     <w:rsid w:val="00CF6827"/>
     <w:rsid w:val="00D03B13"/>
     <w:rsid w:val="00D1342A"/>
     <w:rsid w:val="00D16231"/>
     <w:rsid w:val="00D47A59"/>
     <w:rsid w:val="00D62639"/>
     <w:rsid w:val="00D64F44"/>
     <w:rsid w:val="00D70ACA"/>
     <w:rsid w:val="00D715CD"/>
     <w:rsid w:val="00D756B2"/>
     <w:rsid w:val="00D761D4"/>
     <w:rsid w:val="00D81CC1"/>
     <w:rsid w:val="00D91840"/>
+    <w:rsid w:val="00D91D25"/>
     <w:rsid w:val="00D96FED"/>
     <w:rsid w:val="00DB5E4B"/>
     <w:rsid w:val="00DC3DF0"/>
     <w:rsid w:val="00DC50BF"/>
     <w:rsid w:val="00DD03D1"/>
     <w:rsid w:val="00DD6955"/>
     <w:rsid w:val="00DD73BE"/>
     <w:rsid w:val="00DF1BD8"/>
     <w:rsid w:val="00E0344B"/>
     <w:rsid w:val="00E10C89"/>
     <w:rsid w:val="00E1120D"/>
     <w:rsid w:val="00E27005"/>
     <w:rsid w:val="00E302C5"/>
     <w:rsid w:val="00E33707"/>
-    <w:rsid w:val="00E354B6"/>
     <w:rsid w:val="00E455B0"/>
     <w:rsid w:val="00E65C62"/>
     <w:rsid w:val="00E67EFF"/>
     <w:rsid w:val="00E70E8B"/>
     <w:rsid w:val="00E70EC6"/>
     <w:rsid w:val="00E77424"/>
     <w:rsid w:val="00E8095A"/>
     <w:rsid w:val="00E941D5"/>
     <w:rsid w:val="00EA005A"/>
     <w:rsid w:val="00EB2F40"/>
     <w:rsid w:val="00EB45CB"/>
     <w:rsid w:val="00EC60EA"/>
     <w:rsid w:val="00ED17FF"/>
     <w:rsid w:val="00ED69A1"/>
     <w:rsid w:val="00EF5946"/>
     <w:rsid w:val="00F156E8"/>
     <w:rsid w:val="00F21D55"/>
     <w:rsid w:val="00F2472C"/>
     <w:rsid w:val="00F24EBC"/>
     <w:rsid w:val="00F325F9"/>
     <w:rsid w:val="00F33B72"/>
     <w:rsid w:val="00F414C6"/>
     <w:rsid w:val="00F4436D"/>
     <w:rsid w:val="00F44C31"/>
     <w:rsid w:val="00F44E7A"/>
@@ -4608,74 +4675,74 @@
     <w:rsid w:val="00FA3CC5"/>
     <w:rsid w:val="00FA44CD"/>
     <w:rsid w:val="00FA60F1"/>
     <w:rsid w:val="00FC4CAE"/>
     <w:rsid w:val="00FC5B95"/>
     <w:rsid w:val="00FD0D49"/>
     <w:rsid w:val="00FD269D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="786DED8F"/>
+  <w14:docId w14:val="3CCE853B"/>
   <w15:docId w15:val="{4BDB7148-074D-4D2E-AA9F-E302CD128F6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4996,50 +5063,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003268A9"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DD6955"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -5157,51 +5228,51 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00121F34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00121F34"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1125730548">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1263874134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5471,87 +5542,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93CBBF29-03B8-4EA6-8A64-2DE1FF38D00B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{461C093C-1689-48C6-B909-E22D41AA704C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2586</Characters>
+  <Pages>1</Pages>
+  <Words>1996</Words>
+  <Characters>1139</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pilsonības un migrācijas lietu pārvaldes priekšniekam</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2938</CharactersWithSpaces>
+  <CharactersWithSpaces>3129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pilsonības un migrācijas lietu pārvaldes priekšniekam</dc:title>
   <dc:creator>Ritat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="OpenForReading">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>