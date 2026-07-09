--- v0 (2025-10-04)
+++ v1 (2026-07-09)
@@ -3,527 +3,527 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="6F17B514" w14:textId="77777777" w:rsidR="00B20AF7" w:rsidRPr="003F2104" w:rsidRDefault="00DD6955" w:rsidP="00051BD8">
+    <w:p w:rsidR="00B20AF7" w:rsidRPr="003F2104" w:rsidRDefault="00DD6955" w:rsidP="00051BD8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2104">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pilsonības un migrācijas lietu pārvalde</w:t>
       </w:r>
       <w:r w:rsidR="001410C3" w:rsidRPr="003F2104">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8ABAD8" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="001410C3" w:rsidP="00051BD8">
+    <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="001410C3" w:rsidP="00051BD8">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2104">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="4683" w:type="dxa"/>
         <w:tblInd w:w="4673" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4683"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="68C53D5E" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="142EF6F8" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="583309E2" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71D01E9B" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bērna </w:t>
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">mātes </w:t>
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="0EA8BF9F" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="390EFA65" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="7F94CD69" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ACC02D0" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dzimšanas dati vai personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="313BF91E" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A992C0F" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="36835F16" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64D0BA2E" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Adrese korespondencei</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="00F62360" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68E3A9CE" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="0CF50267" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DB7BDB0" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Elektroniskā pasta adrese un tālrunis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A5B0E" w:rsidRPr="003F2104" w14:paraId="2CD09FF0" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="003A5B0E" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E69D301" w14:textId="77777777" w:rsidR="003A5B0E" w:rsidRPr="003F2104" w:rsidRDefault="003A5B0E" w:rsidP="00051BD8">
+          <w:p w:rsidR="003A5B0E" w:rsidRPr="003F2104" w:rsidRDefault="003A5B0E" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="0C371950" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A94741B" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="0781215D" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38D2BBF3" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bērna </w:t>
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>tēva</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="3F34CD57" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FE99638" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="5C38B9BD" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67B66B21" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dzimšanas dati vai personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="65598191" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="073A5EF5" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="02DA7C36" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35CC8A18" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Adrese korespondencei</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="156D55B1" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12DBCDA8" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w14:paraId="412E2DD1" w14:textId="77777777" w:rsidTr="00393902">
+      <w:tr w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E7D1F80" w14:textId="77777777" w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
+          <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Elektroniskā pasta adrese un tālrunis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23A08D3C" w14:textId="77777777" w:rsidR="000144DE" w:rsidRDefault="004119CB" w:rsidP="000144DE">
+    <w:p w:rsidR="000144DE" w:rsidRDefault="002A3757" w:rsidP="000144DE">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-236938244"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CA43B1">
@@ -544,838 +544,866 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00082349">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (atzīmēt ar x)</w:t>
       </w:r>
       <w:r w:rsidR="0007767B" w:rsidRPr="003F2104">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000144DE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">piekrītu manu (mana nepilngadīgā bērna) personas datu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6156F642" w14:textId="77777777" w:rsidR="000144DE" w:rsidRDefault="000144DE" w:rsidP="000144DE">
+    <w:p w:rsidR="000144DE" w:rsidRDefault="000144DE" w:rsidP="000144DE">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pārraidei elektroniski nešifrētā veidā un lēmumu vēlos saņemt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60323C68" w14:textId="77777777" w:rsidR="000144DE" w:rsidRDefault="000144DE" w:rsidP="000144DE">
+    <w:p w:rsidR="000144DE" w:rsidRDefault="000144DE" w:rsidP="000144DE">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tikai uz elektronisko pasta adresi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02445A58" w14:textId="77777777" w:rsidR="0007767B" w:rsidRPr="003F2104" w:rsidRDefault="0007767B" w:rsidP="00051BD8">
+    <w:p w:rsidR="0007767B" w:rsidRPr="003F2104" w:rsidRDefault="0007767B" w:rsidP="00051BD8">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="134A9F6A" w14:textId="77777777" w:rsidR="00DD6955" w:rsidRPr="003F2104" w:rsidRDefault="00DD6955" w:rsidP="00051BD8">
+    <w:p w:rsidR="00DD6955" w:rsidRPr="003F2104" w:rsidRDefault="00DD6955" w:rsidP="00051BD8">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="003F2104">
         <w:t>IESNIEGUMS.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-284" w:tblpY="293"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1348"/>
         <w:gridCol w:w="1947"/>
         <w:gridCol w:w="805"/>
         <w:gridCol w:w="5540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w14:paraId="3A715A18" w14:textId="77777777" w:rsidTr="00D62639">
+      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidTr="00D62639">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="30D256E4" w14:textId="77777777" w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
+          <w:p w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:t>Lūdzu reģistrēt manu bērnu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="105C27D9" w14:textId="77777777" w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
+          <w:p w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w14:paraId="1648F85A" w14:textId="77777777" w:rsidTr="00D62639">
+      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidTr="00D62639">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="299A0F48" w14:textId="77777777" w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00082349" w:rsidP="00082349">
+          <w:p w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00082349" w:rsidP="00082349">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                    </w:t>
             </w:r>
             <w:r w:rsidR="00D62639" w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">vārds, uzvārds </w:t>
             </w:r>
             <w:r w:rsidR="00D62639" w:rsidRPr="003F2104">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>latviešu valodā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082349" w:rsidRPr="003F2104" w14:paraId="3FF3B0CF" w14:textId="77777777" w:rsidTr="00D62639">
+      <w:tr w:rsidR="00082349" w:rsidRPr="003F2104" w:rsidTr="00D62639">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="086C5B35" w14:textId="77777777" w:rsidR="00082349" w:rsidRPr="003F2104" w:rsidRDefault="00082349" w:rsidP="00D62639">
+          <w:p w:rsidR="00082349" w:rsidRPr="003F2104" w:rsidRDefault="00082349" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w14:paraId="3DF98EFA" w14:textId="77777777" w:rsidTr="00D62639">
+      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidTr="00D62639">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02D2C3A7" w14:textId="77777777" w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
+          <w:p w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:t>dzimušu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2752" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AA897F6" w14:textId="77777777" w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
+          <w:p w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60DA9E58" w14:textId="77777777" w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00460828" w:rsidP="00D62639">
+          <w:p w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00460828" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> par</w:t>
             </w:r>
             <w:r w:rsidR="00D62639" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> Latvijas pilsoni.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w14:paraId="23B2D933" w14:textId="77777777" w:rsidTr="00D62639">
+      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidTr="00D62639">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29EEF413" w14:textId="77777777" w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
+          <w:p w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2752" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F163BEB" w14:textId="77777777" w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
+          <w:p w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>dzimšanas dati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="230576FF" w14:textId="77777777" w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
+          <w:p w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w14:paraId="6F17F724" w14:textId="77777777" w:rsidTr="00235322">
+      <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidTr="00235322">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4334B9" w14:textId="77777777" w:rsidR="00E878D9" w:rsidRDefault="0014082F" w:rsidP="00E878D9">
+          <w:p w:rsidR="00E878D9" w:rsidRDefault="0014082F" w:rsidP="00E878D9">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00E878D9" w:rsidRPr="00586B61">
               <w:t>Apliecinu, ka bērns</w:t>
             </w:r>
             <w:r w:rsidR="00E878D9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E878D9" w:rsidRPr="003141A4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(atzīmēt ar x)</w:t>
             </w:r>
             <w:r w:rsidR="00E878D9">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-455879381"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E878D9">
               <w:t xml:space="preserve"> nav citas valsts pilsonis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="704A63B6" w14:textId="77777777" w:rsidR="0014082F" w:rsidRPr="00DC6CA8" w:rsidRDefault="00E878D9" w:rsidP="0014082F">
+          <w:p w:rsidR="0014082F" w:rsidRPr="00DC6CA8" w:rsidRDefault="00E878D9" w:rsidP="0014082F">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">                                                     </w:t>
             </w:r>
             <w:r w:rsidR="0014082F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1793509350"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0014082F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0014082F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0014082F" w:rsidRPr="003141A4">
-              <w:t>ir __________________  pilsonis</w:t>
+              <w:t>ir __________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC3B18">
+              <w:t>___________________</w:t>
+            </w:r>
+            <w:r w:rsidR="0014082F" w:rsidRPr="003141A4">
+              <w:t xml:space="preserve">  pilsonis</w:t>
             </w:r>
             <w:r w:rsidR="0014082F">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70E03A65" w14:textId="77777777" w:rsidR="0014082F" w:rsidRDefault="0014082F" w:rsidP="0014082F">
+          <w:p w:rsidR="0014082F" w:rsidRPr="00BC3B18" w:rsidRDefault="0014082F" w:rsidP="0014082F">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC6CA8">
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
             <w:r w:rsidR="001238D8">
               <w:t xml:space="preserve">                            </w:t>
             </w:r>
-            <w:r w:rsidR="001238D8">
-[...7 lines deleted...]
-          <w:p w14:paraId="652D2981" w14:textId="77777777" w:rsidR="00E878D9" w:rsidRDefault="00E878D9" w:rsidP="0014082F">
+            <w:r w:rsidR="00BC3B18" w:rsidRPr="00BC3B18">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001238D8" w:rsidRPr="00BC3B18">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>norādīt</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC3B18" w:rsidRPr="00BC3B18">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> visas esošās pilsonības)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E878D9" w:rsidRDefault="00E878D9" w:rsidP="0014082F">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="109E1A99" w14:textId="77777777" w:rsidR="00235322" w:rsidRDefault="002928E6" w:rsidP="00235322">
+          <w:p w:rsidR="00235322" w:rsidRDefault="002928E6" w:rsidP="00235322">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Fizisko personu</w:t>
             </w:r>
             <w:r w:rsidR="00D62639" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> reģistrā par bērnu norādīt šādas ziņas</w:t>
             </w:r>
             <w:r w:rsidR="00575649">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00082349">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00082349" w:rsidRPr="004F5953">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>atzīmēt ar x</w:t>
             </w:r>
             <w:r w:rsidR="00082349">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00235322">
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00D62639" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C6F262B" w14:textId="77777777" w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="002928E6">
+          <w:p w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidRDefault="00D62639" w:rsidP="002928E6">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="057110C6" w14:textId="77777777" w:rsidR="00446E78" w:rsidRPr="003F2104" w:rsidRDefault="00446E78" w:rsidP="00051BD8">
+    <w:p w:rsidR="00446E78" w:rsidRPr="003F2104" w:rsidRDefault="00446E78" w:rsidP="00051BD8">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1379" w:tblpY="11"/>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="1841"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00435EDA" w:rsidRPr="003F2104" w14:paraId="269E7C2C" w14:textId="77777777" w:rsidTr="00FA3CC5">
+      <w:tr w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidTr="00FA3CC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9D3699" w14:textId="77777777" w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00435EDA" w:rsidP="00435EDA">
+          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00435EDA" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>dzimums</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73446E09" w14:textId="77777777" w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="004119CB" w:rsidP="00435EDA">
+          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="002A3757" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-151446032"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00077E04">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00435EDA" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> Vīrietis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5952" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="233E4309" w14:textId="77777777" w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="004119CB" w:rsidP="00435EDA">
+          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="002A3757" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1115904585"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D1513E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00435EDA" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> Sieviete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00435EDA" w:rsidRPr="003F2104" w14:paraId="64FDA840" w14:textId="77777777" w:rsidTr="00FA3CC5">
+      <w:tr w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidTr="00FA3CC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="290E7DE6" w14:textId="77777777" w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00435EDA" w:rsidP="00435EDA">
+          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00435EDA" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>tautība</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C00B932" w14:textId="77777777" w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="004119CB" w:rsidP="00435EDA">
+          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="002A3757" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-196311218"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00575649">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00435EDA" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> Latvietis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32CD886F" w14:textId="77777777" w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="004119CB" w:rsidP="00435EDA">
+          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="002A3757" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1586958331"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00575649">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00435EDA" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> Cita </w:t>
             </w:r>
             <w:r w:rsidR="00435EDA" w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt, kāda)</w:t>
             </w:r>
             <w:r w:rsidR="00435EDA" w:rsidRPr="003F2104">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11F7D8ED" w14:textId="77777777" w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00435EDA" w:rsidP="00435EDA">
+          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00435EDA" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C49C453" w14:textId="77777777" w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="004119CB" w:rsidP="00435EDA">
+          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="002A3757" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1504625893"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00575649">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00435EDA" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> Neizvēlēta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="722C8214" w14:textId="77777777" w:rsidR="00DB5E4B" w:rsidRPr="00DB5E4B" w:rsidRDefault="00DB5E4B">
+    <w:p w:rsidR="00DB5E4B" w:rsidRPr="00DB5E4B" w:rsidRDefault="00DB5E4B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-284" w:tblpY="59"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD1EBD" w:rsidRPr="003F2104" w14:paraId="05E28C17" w14:textId="77777777" w:rsidTr="007605CF">
+      <w:tr w:rsidR="00CD1EBD" w:rsidRPr="003F2104" w:rsidTr="007605CF">
         <w:trPr>
           <w:trHeight w:val="1678"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30872982" w14:textId="77777777" w:rsidR="00CD1EBD" w:rsidRPr="004A1423" w:rsidRDefault="00CD1EBD" w:rsidP="001238D8">
+          <w:p w:rsidR="00CD1EBD" w:rsidRPr="004A1423" w:rsidRDefault="00CD1EBD" w:rsidP="001238D8">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>dzīvesvietas adrese:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="A50021"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1421,51 +1449,51 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> JĀAIZPILDA IESNIEGUMA PIELIKUMS</w:t>
             </w:r>
             <w:r w:rsidRPr="00036AED">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:color w:val="A50021"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
             <w:r w:rsidRPr="00036AED">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:color w:val="A50021"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C503DF6" w14:textId="77777777" w:rsidR="00CD1EBD" w:rsidRDefault="004119CB" w:rsidP="002B4376">
+          <w:p w:rsidR="00CD1EBD" w:rsidRDefault="002A3757" w:rsidP="002B4376">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="664440355"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC3B65">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD1EBD" w:rsidRPr="00575649">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1488,111 +1516,113 @@
               <w:sdtPr>
                 <w:id w:val="-1567104952"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD1EBD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD1EBD" w:rsidRPr="00036AED">
               <w:t xml:space="preserve"> tēva korespondences adrese</w:t>
             </w:r>
             <w:r w:rsidR="00CD1EBD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D65E920" w14:textId="77777777" w:rsidR="00CD1EBD" w:rsidRDefault="00CD1EBD" w:rsidP="002B4376">
+          <w:p w:rsidR="00CD1EBD" w:rsidRDefault="00CD1EBD" w:rsidP="002B4376">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(atzīmē</w:t>
             </w:r>
             <w:r w:rsidRPr="002B4376">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, ja bērns dzīvo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">/dzīvos mātes vai </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4376">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">tēva </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">norādītajā </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4376">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>korespondences adresē)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09AD338A" w14:textId="77777777" w:rsidR="00AC3B65" w:rsidRDefault="00AC3B65" w:rsidP="002B4376">
+          <w:p w:rsidR="00AC3B65" w:rsidRDefault="00AC3B65" w:rsidP="002B4376">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="549EF07A" w14:textId="77777777" w:rsidR="00CD1EBD" w:rsidRDefault="004119CB" w:rsidP="00077E04">
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w:rsidR="00CD1EBD" w:rsidRDefault="002A3757" w:rsidP="00077E04">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-109668574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD1EBD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD1EBD">
               <w:t xml:space="preserve"> c</w:t>
             </w:r>
@@ -1601,102 +1631,102 @@
             </w:r>
             <w:r w:rsidR="00CD1EBD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CD1EBD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(norāda, ja atšķiras no vecāku norādītās korespondences adreses</w:t>
             </w:r>
             <w:r w:rsidR="00CD1EBD" w:rsidRPr="002B4376">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00CD1EBD" w:rsidRPr="002B4376">
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00CD1EBD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="707C4CC3" w14:textId="77777777" w:rsidR="00CD1EBD" w:rsidRDefault="00CD1EBD" w:rsidP="00077E04">
+          <w:p w:rsidR="00CD1EBD" w:rsidRDefault="00CD1EBD" w:rsidP="00077E04">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B99C9E0" w14:textId="77777777" w:rsidR="00CD1EBD" w:rsidRPr="004A1423" w:rsidRDefault="00CD1EBD" w:rsidP="007605CF">
+          <w:p w:rsidR="00CD1EBD" w:rsidRPr="004A1423" w:rsidRDefault="00CD1EBD" w:rsidP="007605CF">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00127BC1" w:rsidRPr="003F2104" w14:paraId="2BD50242" w14:textId="77777777" w:rsidTr="002B4376">
+      <w:tr w:rsidR="00127BC1" w:rsidRPr="003F2104" w:rsidTr="002B4376">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F250F9E" w14:textId="77777777" w:rsidR="00127BC1" w:rsidRDefault="00127BC1" w:rsidP="00891C65">
+          <w:p w:rsidR="00127BC1" w:rsidRDefault="00127BC1" w:rsidP="00891C65">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00127BC1" w:rsidRPr="003F2104" w14:paraId="78BD5211" w14:textId="77777777" w:rsidTr="00D62639">
+      <w:tr w:rsidR="00127BC1" w:rsidRPr="003F2104" w:rsidTr="00D62639">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25C459FF" w14:textId="77777777" w:rsidR="00127BC1" w:rsidRDefault="00082349" w:rsidP="00891C65">
+          <w:p w:rsidR="00127BC1" w:rsidRDefault="00082349" w:rsidP="00891C65">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00127BC1" w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ielas/mājas nosaukums, mājas Nr., </w:t>
             </w:r>
             <w:r w:rsidR="00170B24">
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -1706,124 +1736,124 @@
             </w:r>
             <w:r w:rsidR="00127BC1" w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">dzīvokļa Nr., pilsēta, </w:t>
             </w:r>
             <w:r w:rsidR="00170B24">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ciems, pagasts, novads, </w:t>
             </w:r>
             <w:r w:rsidR="00127BC1" w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pasta indekss, valsts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013018B" w:rsidRPr="002B4376" w14:paraId="2E834257" w14:textId="77777777" w:rsidTr="007D7E7A">
+      <w:tr w:rsidR="0013018B" w:rsidRPr="002B4376" w:rsidTr="007D7E7A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12024C7E" w14:textId="77777777" w:rsidR="0013018B" w:rsidRDefault="004119CB" w:rsidP="007D7E7A">
+          <w:p w:rsidR="0013018B" w:rsidRDefault="002A3757" w:rsidP="007D7E7A">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="902264699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC3B65">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0013018B">
               <w:t xml:space="preserve"> papildu adrese </w:t>
             </w:r>
             <w:r w:rsidR="0013018B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(ja ir</w:t>
             </w:r>
             <w:r w:rsidR="0013018B" w:rsidRPr="002B4376">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0013018B" w:rsidRPr="002B4376">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D3D2A0D" w14:textId="77777777" w:rsidR="0013018B" w:rsidRPr="002B4376" w:rsidRDefault="0013018B" w:rsidP="007D7E7A">
+          <w:p w:rsidR="0013018B" w:rsidRPr="002B4376" w:rsidRDefault="0013018B" w:rsidP="007D7E7A">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013018B" w14:paraId="7200DE20" w14:textId="77777777" w:rsidTr="007D7E7A">
+      <w:tr w:rsidR="0013018B" w:rsidTr="007D7E7A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C94C2C4" w14:textId="77777777" w:rsidR="0013018B" w:rsidRDefault="00E878D9" w:rsidP="007D7E7A">
+          <w:p w:rsidR="0013018B" w:rsidRDefault="00E878D9" w:rsidP="007D7E7A">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ielas/mājas nosaukums, mājas Nr., </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -1834,1266 +1864,1266 @@
             <w:r w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">dzīvokļa Nr., pilsēta, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ciems, pagasts, novads, </w:t>
             </w:r>
             <w:r w:rsidRPr="00127BC1">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pasta indekss, valsts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26565475" w14:textId="77777777" w:rsidR="002928E6" w:rsidRDefault="002928E6" w:rsidP="000B1606">
+    <w:p w:rsidR="002928E6" w:rsidRDefault="002928E6" w:rsidP="000B1606">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58F2D675" w14:textId="77777777" w:rsidR="000B1606" w:rsidRDefault="00E878D9" w:rsidP="000B1606">
+    <w:p w:rsidR="000B1606" w:rsidRDefault="00E878D9" w:rsidP="000B1606">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Pielikums</w:t>
       </w:r>
       <w:r w:rsidR="0013018B">
         <w:t xml:space="preserve"> uz ___ lapām</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771A2B0E" w14:textId="77777777" w:rsidR="000B1606" w:rsidRDefault="004119CB" w:rsidP="000B1606">
+    <w:p w:rsidR="000B1606" w:rsidRDefault="002A3757" w:rsidP="000B1606">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="237061469"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000B1606">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000B1606">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B1606" w:rsidRPr="00CB40B0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Apliecinu, ka pielikumā pievienotā dzimšanas apliecības kopija ir pareiza</w:t>
       </w:r>
       <w:r w:rsidR="000B1606">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F2AF26" w14:textId="77777777" w:rsidR="000B1606" w:rsidRPr="004B0462" w:rsidRDefault="000B1606" w:rsidP="000B1606">
+    <w:p w:rsidR="000B1606" w:rsidRPr="004B0462" w:rsidRDefault="000B1606" w:rsidP="000B1606">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B0462">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">(atzīmē ar </w:t>
       </w:r>
       <w:r w:rsidRPr="0067448A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="004B0462">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, ja pielikumā pievienotā bērna dzimšanas apliecības kopija ir pareiza)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16361069" w14:textId="77777777" w:rsidR="005B7442" w:rsidRDefault="005B7442" w:rsidP="00DB5E4B">
+    <w:p w:rsidR="005B7442" w:rsidRDefault="005B7442" w:rsidP="00DB5E4B">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2581"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2688"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="2811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00763A38" w:rsidRPr="003F2104" w14:paraId="3AE14CCB" w14:textId="77777777" w:rsidTr="000F51F6">
+      <w:tr w:rsidR="00763A38" w:rsidRPr="003F2104" w:rsidTr="000F51F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2581" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33204A30" w14:textId="77777777" w:rsidR="00E878D9" w:rsidRPr="003F2104" w:rsidRDefault="00E878D9" w:rsidP="003F2104">
+          <w:p w:rsidR="00E878D9" w:rsidRPr="003F2104" w:rsidRDefault="00E878D9" w:rsidP="003F2104">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78CAD632" w14:textId="77777777" w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
+          <w:p w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1888364D" w14:textId="77777777" w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
+          <w:p w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C97DE72" w14:textId="77777777" w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
+          <w:p w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2811" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="293D9747" w14:textId="77777777" w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
+          <w:p w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00763A38" w:rsidRPr="003F2104" w14:paraId="348007DE" w14:textId="77777777" w:rsidTr="00435EDA">
+      <w:tr w:rsidR="00763A38" w:rsidRPr="003F2104" w:rsidTr="00435EDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2581" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="704BE4F4" w14:textId="77777777" w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="004433DF" w:rsidP="004433DF">
+          <w:p w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="004433DF" w:rsidP="004433DF">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(d</w:t>
             </w:r>
             <w:r w:rsidR="005B7442" w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>atums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9B6359" w14:textId="77777777" w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
+          <w:p w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="263F06CE" w14:textId="77777777" w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
+          <w:p w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(bērna mātes paraksts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF4CC86" w14:textId="77777777" w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
+          <w:p w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C5719A7" w14:textId="77777777" w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
+          <w:p w:rsidR="005B7442" w:rsidRPr="003F2104" w:rsidRDefault="005B7442" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(bērna tēva paraksts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2EBA8E37" w14:textId="77777777" w:rsidR="00D37727" w:rsidRDefault="00771F5F" w:rsidP="00D37727">
+    <w:p w:rsidR="00D37727" w:rsidRDefault="00771F5F" w:rsidP="00D37727">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EEA128" w14:textId="0CB906AB" w:rsidR="00771F5F" w:rsidRDefault="00771F5F" w:rsidP="00771F5F">
+    <w:p w:rsidR="00771F5F" w:rsidRDefault="00771F5F" w:rsidP="00771F5F">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EA958D0" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00D37727">
+    <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00D37727">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C1293B" w14:textId="77777777" w:rsidR="00460828" w:rsidRPr="00460828" w:rsidRDefault="0036488C" w:rsidP="00D37727">
+    <w:p w:rsidR="00460828" w:rsidRPr="00460828" w:rsidRDefault="0036488C" w:rsidP="00D37727">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00460828" w:rsidRPr="00460828">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>izp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ilda, ja dzīvesvieta</w:t>
       </w:r>
       <w:r w:rsidR="00460828" w:rsidRPr="00460828">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir Latvijā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A57BE70" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
+    <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="333187DC" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="003F2104" w:rsidRDefault="002B4376" w:rsidP="00515367">
+    <w:p w:rsidR="002B4376" w:rsidRPr="003F2104" w:rsidRDefault="002B4376" w:rsidP="00515367">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF6547">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Dzīvesvietas deklarēšanas tiesiskais pamats</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0643">
         <w:t>(vajadzīgo atzīmēt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ar x</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0643">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E35CD1B" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
+    <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9354" w:type="dxa"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="6519"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B4376" w14:paraId="191E6909" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="410A318B" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2098242516"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00CE2BD0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Īpašuma tiesības</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1B65D5" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w14:paraId="782F4978" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9354" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB02AC7" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0765EA17" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2235"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00245BA9">
               <w:t xml:space="preserve">Lietošanas tiesības, </w:t>
             </w:r>
             <w:r>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="00245BA9">
               <w:t>uru iegūšanas pamats ir:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BD22701" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w14:paraId="376D8F4C" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49228764" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="004119CB" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="002A3757" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-655770552"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B4376">
               <w:t xml:space="preserve"> rakstveida īres līgums    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CB0D87A" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00AF0643" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00AF0643" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w14:paraId="2952D901" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011F1B53" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2167E1EC" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(norādīt </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>izīrētāja</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> personvārdu vai nosaukumu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w14:paraId="4E8D0E1B" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5BB82A" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="004119CB" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="002A3757" w:rsidP="00CC1374">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-605580494"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B4376">
               <w:t xml:space="preserve"> nomas līgums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB51FAD" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w14:paraId="0D266801" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14630EFB" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37427F9C" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="009805C4" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="009805C4" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009805C4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt iznomātāja personvārdu vai nosaukumu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w14:paraId="15B0438D" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1570AA29" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="004119CB" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="002A3757" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1921828774"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B4376">
               <w:t xml:space="preserve"> laulība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E3C986D" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w14:paraId="68F4AFA9" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="261C234F" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20835230" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt laulātā personvārdu</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w14:paraId="4F749833" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E03D764" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="004119CB" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="002A3757" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-384097813"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B4376">
               <w:t xml:space="preserve"> radniecība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="446AC782" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00AF0643" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00AF0643" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w14:paraId="6037BEA4" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46FFAB6D" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="596058B3" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(norādīt </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">tās personas </w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>personvārdu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, ar kuru ir radniecība</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w14:paraId="6996A9AF" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55997DD5" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="004119CB" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="002A3757" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1979637488"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B4376">
               <w:t xml:space="preserve"> vienošanās ar īpašnieku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C7D2F90" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00AF0643" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00AF0643" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w14:paraId="3A6EB70F" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F8A0E0" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04408659" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt īpašnieka personvārdu vai nosaukumu</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w14:paraId="0C92689E" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4471932A" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="004119CB" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="002A3757" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1043360354"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B4376">
               <w:t xml:space="preserve"> cits tiesiskais pamats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54278E7E" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67C43E00" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
+    <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(norādīt tiesisko pamatu</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90FAF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8B8693" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
+    <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79B6A9EA" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
+    <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3545"/>
         <w:gridCol w:w="6083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B4376" w14:paraId="532949D5" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA1613A" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="004119CB" w:rsidP="001238D8">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="002A3757" w:rsidP="001238D8">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1190133441"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B4376" w:rsidRPr="00C90FAF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E878D9">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>papildu adrese (ja ir)</w:t>
             </w:r>
             <w:r w:rsidR="002B4376">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6083" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D1BEB94" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w14:paraId="316E06D7" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72024BA4" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D1CB58F" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ielas/mājas nosaukums, mājas Nr.,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -3118,445 +3148,445 @@
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> pagasts, novads, pasta indekss</w:t>
             </w:r>
             <w:r w:rsidR="009F63BE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, valsts</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6509426A" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
+    <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F45D452" w14:textId="77777777" w:rsidR="001238D8" w:rsidRDefault="002B4376" w:rsidP="001238D8">
+    <w:p w:rsidR="001238D8" w:rsidRDefault="002B4376" w:rsidP="001238D8">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EF1247" w14:textId="77777777" w:rsidR="001238D8" w:rsidRDefault="009F63BE" w:rsidP="001238D8">
+    <w:p w:rsidR="001238D8" w:rsidRDefault="009F63BE" w:rsidP="001238D8">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029CE206" w14:textId="77777777" w:rsidR="001238D8" w:rsidRDefault="001238D8" w:rsidP="001238D8">
+    <w:p w:rsidR="001238D8" w:rsidRDefault="001238D8" w:rsidP="001238D8">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5797A472" w14:textId="77777777" w:rsidR="001238D8" w:rsidRDefault="001238D8" w:rsidP="001238D8">
+    <w:p w:rsidR="001238D8" w:rsidRDefault="001238D8" w:rsidP="001238D8">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F8C7FF5" w14:textId="77777777" w:rsidR="001238D8" w:rsidRDefault="001238D8" w:rsidP="001238D8">
+    <w:p w:rsidR="001238D8" w:rsidRDefault="001238D8" w:rsidP="001238D8">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C15C2FA" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="001238D8">
+    <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="001238D8">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E5DD17" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00CE2BD0" w:rsidRDefault="002B4376" w:rsidP="002B4376">
+    <w:p w:rsidR="002B4376" w:rsidRPr="00CE2BD0" w:rsidRDefault="002B4376" w:rsidP="002B4376">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>APLIECINU, KA SNIEGTĀS ZIŅAS IR PATIESAS UN BĒRNS DZĪVO (DZĪVOS) DEKLARĒJAMĀ DZĪVESVIETAS ADRESĒ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325FA754" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
+    <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AA3118B" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
+    <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CE4B4AB" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
+    <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="002B4376">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2581"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2688"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="2811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B4376" w:rsidRPr="00C90FAF" w14:paraId="753A8651" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2581" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CF406A5" w14:textId="77777777" w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68AFD1F6" w14:textId="77777777" w:rsidR="00E878D9" w:rsidRPr="00C90FAF" w:rsidRDefault="00E878D9" w:rsidP="00CC1374">
+          <w:p w:rsidR="00E878D9" w:rsidRPr="00C90FAF" w:rsidRDefault="00E878D9" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C16CB78" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51889329" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F825A31" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2811" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46CB02E3" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4376" w:rsidRPr="00C90FAF" w14:paraId="2C9EDF30" w14:textId="77777777" w:rsidTr="00CC1374">
+      <w:tr w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2581" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="613FD90B" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:r w:rsidRPr="00C90FAF">
               <w:t>(datums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69767281" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0013B435" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:r w:rsidRPr="00C90FAF">
               <w:t>(bērna mātes paraksts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF4F39A" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66322413" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRPr="00C90FAF" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:r w:rsidRPr="00C90FAF">
               <w:t>(bērna tēva paraksts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65E5067B" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="003F2104" w:rsidRDefault="002B4376" w:rsidP="002B4376">
+    <w:p w:rsidR="002B4376" w:rsidRPr="003F2104" w:rsidRDefault="002B4376" w:rsidP="002B4376">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E3698EB" w14:textId="77777777" w:rsidR="002B4376" w:rsidRPr="003F2104" w:rsidRDefault="002B4376" w:rsidP="00FC4CAE">
+    <w:p w:rsidR="002B4376" w:rsidRPr="003F2104" w:rsidRDefault="002B4376" w:rsidP="00FC4CAE">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002B4376" w:rsidRPr="003F2104" w:rsidSect="00771F5F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="1701" w:header="340" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39400D1E" w14:textId="77777777" w:rsidR="00841BD6" w:rsidRDefault="00841BD6" w:rsidP="00077E04">
+    <w:p w:rsidR="002A3757" w:rsidRDefault="002A3757" w:rsidP="00077E04">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71164C1A" w14:textId="77777777" w:rsidR="00841BD6" w:rsidRDefault="00841BD6" w:rsidP="00077E04">
+    <w:p w:rsidR="002A3757" w:rsidRDefault="002A3757" w:rsidP="00077E04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F9528FE" w14:textId="77777777" w:rsidR="00841BD6" w:rsidRDefault="00841BD6" w:rsidP="00077E04">
+    <w:p w:rsidR="002A3757" w:rsidRDefault="002A3757" w:rsidP="00077E04">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C1C0949" w14:textId="77777777" w:rsidR="00841BD6" w:rsidRDefault="00841BD6" w:rsidP="00077E04">
+    <w:p w:rsidR="002A3757" w:rsidRDefault="002A3757" w:rsidP="00077E04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="626F6278" w14:textId="77777777" w:rsidR="00515367" w:rsidRDefault="00515367">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00515367" w:rsidRDefault="00515367">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="66216F6E" w14:textId="77777777" w:rsidR="00077E04" w:rsidRDefault="00077E04">
+  <w:p w:rsidR="00077E04" w:rsidRDefault="00077E04">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A52C0B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A75287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE109EA8"/>
@@ -4303,87 +4333,87 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4538" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5258" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5978" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="641617695">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="176887745">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="993994445">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="922419325">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="297344814">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1658605322">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="608005967">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1763724698">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="188"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E455B0"/>
     <w:rsid w:val="00004718"/>
     <w:rsid w:val="00005107"/>
     <w:rsid w:val="00011EFD"/>
     <w:rsid w:val="000144DE"/>
     <w:rsid w:val="000365CD"/>
     <w:rsid w:val="00036AED"/>
@@ -4409,86 +4439,89 @@
     <w:rsid w:val="000F2CCE"/>
     <w:rsid w:val="000F46F9"/>
     <w:rsid w:val="000F51F6"/>
     <w:rsid w:val="000F6C2E"/>
     <w:rsid w:val="00104D31"/>
     <w:rsid w:val="001101C4"/>
     <w:rsid w:val="001117CF"/>
     <w:rsid w:val="00117358"/>
     <w:rsid w:val="00122BF9"/>
     <w:rsid w:val="001238D8"/>
     <w:rsid w:val="0012607B"/>
     <w:rsid w:val="001269B9"/>
     <w:rsid w:val="00127BC1"/>
     <w:rsid w:val="0013018B"/>
     <w:rsid w:val="00132C21"/>
     <w:rsid w:val="00134F7A"/>
     <w:rsid w:val="0014082F"/>
     <w:rsid w:val="001410C3"/>
     <w:rsid w:val="001419D0"/>
     <w:rsid w:val="00141E47"/>
     <w:rsid w:val="001554F3"/>
     <w:rsid w:val="0015567A"/>
     <w:rsid w:val="0016085A"/>
     <w:rsid w:val="00167182"/>
     <w:rsid w:val="00170B24"/>
+    <w:rsid w:val="0017677F"/>
     <w:rsid w:val="00184174"/>
     <w:rsid w:val="00187462"/>
     <w:rsid w:val="001A2732"/>
     <w:rsid w:val="001B75CE"/>
     <w:rsid w:val="001D6EFE"/>
     <w:rsid w:val="001E7D08"/>
     <w:rsid w:val="001F05CF"/>
     <w:rsid w:val="001F2CFE"/>
     <w:rsid w:val="0020189E"/>
     <w:rsid w:val="00217A73"/>
     <w:rsid w:val="002240AA"/>
     <w:rsid w:val="002254A0"/>
     <w:rsid w:val="00235322"/>
     <w:rsid w:val="0025068D"/>
     <w:rsid w:val="002540E1"/>
     <w:rsid w:val="00261EFB"/>
     <w:rsid w:val="002634AB"/>
     <w:rsid w:val="002654A6"/>
     <w:rsid w:val="00267516"/>
     <w:rsid w:val="00272EC9"/>
     <w:rsid w:val="002740AE"/>
     <w:rsid w:val="002757CD"/>
     <w:rsid w:val="002875B8"/>
     <w:rsid w:val="002928E6"/>
     <w:rsid w:val="00293C50"/>
     <w:rsid w:val="0029671F"/>
     <w:rsid w:val="00296B48"/>
     <w:rsid w:val="002A2A68"/>
+    <w:rsid w:val="002A3757"/>
     <w:rsid w:val="002A7465"/>
     <w:rsid w:val="002B4376"/>
     <w:rsid w:val="002C12BF"/>
     <w:rsid w:val="002C4716"/>
     <w:rsid w:val="002C776D"/>
     <w:rsid w:val="002D1D35"/>
     <w:rsid w:val="002D3703"/>
     <w:rsid w:val="002E1FFF"/>
+    <w:rsid w:val="002F591F"/>
     <w:rsid w:val="00304411"/>
     <w:rsid w:val="00305957"/>
     <w:rsid w:val="0031649C"/>
     <w:rsid w:val="00320696"/>
     <w:rsid w:val="003268A9"/>
     <w:rsid w:val="00343E82"/>
     <w:rsid w:val="003566D5"/>
     <w:rsid w:val="003607EE"/>
     <w:rsid w:val="003638E8"/>
     <w:rsid w:val="00364022"/>
     <w:rsid w:val="0036488C"/>
     <w:rsid w:val="00376E41"/>
     <w:rsid w:val="00384078"/>
     <w:rsid w:val="003936FB"/>
     <w:rsid w:val="00393902"/>
     <w:rsid w:val="003946AF"/>
     <w:rsid w:val="003A2328"/>
     <w:rsid w:val="003A3412"/>
     <w:rsid w:val="003A5B0E"/>
     <w:rsid w:val="003C1D2D"/>
     <w:rsid w:val="003C3904"/>
     <w:rsid w:val="003C5641"/>
     <w:rsid w:val="003E0331"/>
     <w:rsid w:val="003E2995"/>
     <w:rsid w:val="003F2104"/>
@@ -4648,50 +4681,51 @@
     <w:rsid w:val="00A72B46"/>
     <w:rsid w:val="00A920D4"/>
     <w:rsid w:val="00A96198"/>
     <w:rsid w:val="00AA0A09"/>
     <w:rsid w:val="00AC3B65"/>
     <w:rsid w:val="00AD1F05"/>
     <w:rsid w:val="00AD5B69"/>
     <w:rsid w:val="00AD7854"/>
     <w:rsid w:val="00AE0A85"/>
     <w:rsid w:val="00AE38A3"/>
     <w:rsid w:val="00AF1704"/>
     <w:rsid w:val="00AF631E"/>
     <w:rsid w:val="00B20AF7"/>
     <w:rsid w:val="00B3086D"/>
     <w:rsid w:val="00B366FC"/>
     <w:rsid w:val="00B428B4"/>
     <w:rsid w:val="00B45F96"/>
     <w:rsid w:val="00B623D1"/>
     <w:rsid w:val="00B90B28"/>
     <w:rsid w:val="00B949AD"/>
     <w:rsid w:val="00B95E2C"/>
     <w:rsid w:val="00B9691A"/>
     <w:rsid w:val="00BA0099"/>
     <w:rsid w:val="00BA0C8B"/>
     <w:rsid w:val="00BB17B9"/>
+    <w:rsid w:val="00BC3B18"/>
     <w:rsid w:val="00BC6098"/>
     <w:rsid w:val="00BD6EF6"/>
     <w:rsid w:val="00C0023D"/>
     <w:rsid w:val="00C05A4F"/>
     <w:rsid w:val="00C079F6"/>
     <w:rsid w:val="00C217A2"/>
     <w:rsid w:val="00C322E5"/>
     <w:rsid w:val="00C55904"/>
     <w:rsid w:val="00C71769"/>
     <w:rsid w:val="00C73327"/>
     <w:rsid w:val="00C842E4"/>
     <w:rsid w:val="00C872DB"/>
     <w:rsid w:val="00C9777B"/>
     <w:rsid w:val="00CA0DA0"/>
     <w:rsid w:val="00CA43B1"/>
     <w:rsid w:val="00CB5FFE"/>
     <w:rsid w:val="00CB65C2"/>
     <w:rsid w:val="00CC2789"/>
     <w:rsid w:val="00CD02EE"/>
     <w:rsid w:val="00CD1EBD"/>
     <w:rsid w:val="00CE71F2"/>
     <w:rsid w:val="00CF20C0"/>
     <w:rsid w:val="00CF51DF"/>
     <w:rsid w:val="00CF6827"/>
     <w:rsid w:val="00D03B13"/>
@@ -4755,74 +4789,74 @@
     <w:rsid w:val="00F8747B"/>
     <w:rsid w:val="00F9306F"/>
     <w:rsid w:val="00FA3CC5"/>
     <w:rsid w:val="00FA44CD"/>
     <w:rsid w:val="00FC4CAE"/>
     <w:rsid w:val="00FC5B95"/>
     <w:rsid w:val="00FD0D49"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02D5F153"/>
+  <w14:docId w14:val="110BA0A4"/>
   <w15:docId w15:val="{4BDB7148-074D-4D2E-AA9F-E302CD128F6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5147,51 +5181,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003268A9"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DD6955"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -5321,51 +5354,51 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00077E04"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00077E04"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="73941301">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
@@ -5622,87 +5655,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85629A91-2FB6-4023-A30D-3AD45BE2A681}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12F9BAF0-0883-498C-8FC1-E50BCFAED622}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>341</Words>
-  <Characters>2670</Characters>
+  <Words>1938</Words>
+  <Characters>1105</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>9</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pilsonības un migrācijas lietu pārvaldes priekšniekam</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3005</CharactersWithSpaces>
+  <CharactersWithSpaces>3037</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pilsonības un migrācijas lietu pārvaldes priekšniekam</dc:title>
   <dc:creator>Ritat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="OpenForReading">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>