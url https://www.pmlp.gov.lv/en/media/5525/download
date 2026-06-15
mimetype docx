--- v0 (2025-10-24)
+++ v1 (2026-06-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00B20AF7" w:rsidRPr="003F2104" w:rsidRDefault="00DD6955" w:rsidP="00051BD8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2104">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pilsonības un migrācijas lietu pārvalde</w:t>
       </w:r>
       <w:r w:rsidR="001410C3" w:rsidRPr="003F2104">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
@@ -292,108 +292,108 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A5B0E" w:rsidRPr="003F2104" w:rsidTr="00393902">
         <w:trPr>
           <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A5B0E" w:rsidRPr="003F2104" w:rsidRDefault="003A5B0E" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00662B69" w:rsidRDefault="00662B69" w:rsidP="00662B69">
+    <w:p w:rsidR="00662B69" w:rsidRDefault="00F25346" w:rsidP="00662B69">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-236938244"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006319DD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0007767B" w:rsidRPr="003F2104">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00082349">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (atzīmēt ar x)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B69">
+      <w:r w:rsidR="00662B69" w:rsidRPr="00662B69">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00662B69">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">piekrītu manu (mana nepilngadīgā bērna) personas datu </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00662B69" w:rsidRDefault="00662B69" w:rsidP="00662B69">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pārraidei elektroniski nešifrētā veidā un lēmumu vēlos saņemt</w:t>
@@ -413,52 +413,50 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tikai uz elektronisko pasta adresi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0007767B" w:rsidRPr="003F2104" w:rsidRDefault="0007767B" w:rsidP="00662B69">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2104">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="0007767B" w:rsidRPr="003F2104" w:rsidRDefault="0007767B" w:rsidP="00051BD8">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00603062" w:rsidRDefault="00603062" w:rsidP="00051BD8">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DD6955" w:rsidRPr="003F2104" w:rsidRDefault="00DD6955" w:rsidP="00051BD8">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="003F2104">
         <w:t>IESNIEGUMS.</w:t>
       </w:r>
@@ -748,50 +746,126 @@
       <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidTr="00235322">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w:rsidR="00E73EB2" w:rsidRDefault="00E73EB2" w:rsidP="00235322">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2.panta trešo daļu. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008620FF" w:rsidRDefault="008620FF" w:rsidP="00235322">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+          <w:p w:rsidR="00F25346" w:rsidRDefault="00F25346" w:rsidP="00F25346">
+            <w:pPr>
+              <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Apliecinu, ka </w:t>
+            </w:r>
+            <w:r>
+              <w:t>bērns ir</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ____________________________________________________      pilsonis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F25346" w:rsidRPr="00C71BD9" w:rsidRDefault="00F25346" w:rsidP="00F25346">
+            <w:pPr>
+              <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>norādīt visas esošās pilsonības</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00306F6C" w:rsidRDefault="00306F6C" w:rsidP="00235322">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00235322" w:rsidRDefault="00547F37" w:rsidP="00235322">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Fizisko personu</w:t>
             </w:r>
             <w:r w:rsidR="00D62639" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> reģistrā par bērnu norādīt šādas ziņas</w:t>
             </w:r>
             <w:r w:rsidR="00575649">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00082349">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00082349" w:rsidRPr="00547F37">
               <w:rPr>
@@ -932,86 +1006,86 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00435EDA" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>dzimums</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00662B69" w:rsidP="00435EDA">
+          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00F25346" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-151446032"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00077E04">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00435EDA" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> Vīrietis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5952" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00662B69" w:rsidP="00435EDA">
+          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00F25346" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1115904585"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00575649">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00435EDA" w:rsidRPr="003F2104">
@@ -1024,85 +1098,85 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00435EDA" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>tautība</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00662B69" w:rsidP="00435EDA">
+          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00F25346" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-196311218"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00575649">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00435EDA" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> Latvietis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00662B69" w:rsidP="00435EDA">
+          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00F25346" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1586958331"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00575649">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00435EDA" w:rsidRPr="003F2104">
@@ -1117,51 +1191,51 @@
             </w:r>
             <w:r w:rsidR="00435EDA" w:rsidRPr="003F2104">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00435EDA" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1841" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00662B69" w:rsidP="00435EDA">
+          <w:p w:rsidR="00435EDA" w:rsidRPr="003F2104" w:rsidRDefault="00F25346" w:rsidP="00435EDA">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1504625893"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00575649">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00435EDA" w:rsidRPr="003F2104">
@@ -1253,51 +1327,51 @@
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OBLIGĀTI</w:t>
             </w:r>
             <w:r w:rsidRPr="002B1B25">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:color w:val="A50021"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> JĀAIZPILDA IESNIEGUMA PIELIKUMS!</w:t>
             </w:r>
             <w:r w:rsidRPr="002B1B25">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:color w:val="A50021"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B1B25" w:rsidRDefault="00662B69" w:rsidP="00962857">
+          <w:p w:rsidR="002B1B25" w:rsidRDefault="00F25346" w:rsidP="00962857">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="664440355"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B1B25">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B1B25" w:rsidRPr="00575649">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1347,51 +1421,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">norādītajā </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4376">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>korespondences adresē)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00575649" w:rsidRPr="003F2104" w:rsidTr="002B4376">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00575649" w:rsidRPr="002B4376" w:rsidRDefault="00662B69" w:rsidP="00077E04">
+          <w:p w:rsidR="00575649" w:rsidRPr="002B4376" w:rsidRDefault="00F25346" w:rsidP="00077E04">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-109668574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B428B4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A27D82">
               <w:t xml:space="preserve"> c</w:t>
             </w:r>
@@ -1525,51 +1599,51 @@
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B1B25" w:rsidRPr="002B4376" w:rsidTr="00CB5F52">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B1B25" w:rsidRDefault="00662B69" w:rsidP="00CB5F52">
+          <w:p w:rsidR="002B1B25" w:rsidRDefault="00F25346" w:rsidP="00CB5F52">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="902264699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B1B25">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B1B25">
               <w:t xml:space="preserve"> papildu adrese </w:t>
             </w:r>
@@ -1894,59 +1968,58 @@
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(bērna vecāka</w:t>
             </w:r>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> paraksts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D37727" w:rsidRDefault="00962857" w:rsidP="00D37727">
+    <w:p w:rsidR="00D37727" w:rsidRDefault="00771F5F" w:rsidP="00D37727">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
-        <w:br w:type="textWrapping" w:clear="all"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00771F5F">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00962857" w:rsidRDefault="00962857" w:rsidP="00D37727">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00771F5F" w:rsidRDefault="00771F5F" w:rsidP="00771F5F">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B4376" w:rsidRDefault="002B4376" w:rsidP="00D37727">
       <w:pPr>
         <w:ind w:right="-2"/>
@@ -2138,51 +2211,51 @@
             <w:r>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00245BA9">
               <w:t xml:space="preserve">Lietošanas tiesības, </w:t>
             </w:r>
             <w:r>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="00245BA9">
               <w:t>uru iegūšanas pamats ir:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002B4376" w:rsidRPr="00882073" w:rsidRDefault="002B4376" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B4376" w:rsidRDefault="00662B69" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="00F25346" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-655770552"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B4376">
               <w:t xml:space="preserve"> rakstveida īres līgums    </w:t>
             </w:r>
@@ -2240,51 +2313,51 @@
               <w:t xml:space="preserve">(norādīt </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>izīrētāja</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> personvārdu vai nosaukumu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002B4376" w:rsidRDefault="00662B69" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="00F25346" w:rsidP="00CC1374">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-605580494"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -2340,51 +2413,51 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009805C4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt iznomātāja personvārdu vai nosaukumu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B4376" w:rsidRDefault="00662B69" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="00F25346" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1921828774"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B4376">
               <w:t xml:space="preserve"> laulība</w:t>
             </w:r>
@@ -2431,51 +2504,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt laulātā personvārdu</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B4376" w:rsidRDefault="00662B69" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="00F25346" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-384097813"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B4376">
               <w:t xml:space="preserve"> radniecība</w:t>
             </w:r>
@@ -2543,51 +2616,51 @@
               </w:rPr>
               <w:t>personvārdu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, ar kuru ir radniecība</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B4376" w:rsidRDefault="00662B69" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="00F25346" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1979637488"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B4376">
               <w:t xml:space="preserve"> vienošanās ar īpašnieku</w:t>
             </w:r>
@@ -2634,51 +2707,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt īpašnieka personvārdu vai nosaukumu</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B4376" w:rsidRDefault="00662B69" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="00F25346" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1043360354"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B4376">
               <w:t xml:space="preserve"> cits tiesiskais pamats</w:t>
             </w:r>
@@ -2754,51 +2827,51 @@
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3545"/>
         <w:gridCol w:w="6083"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B4376" w:rsidTr="00CC1374">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B4376" w:rsidRDefault="00662B69" w:rsidP="00CC1374">
+          <w:p w:rsidR="002B4376" w:rsidRDefault="00F25346" w:rsidP="00CC1374">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1190133441"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002B4376">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -3174,70 +3247,70 @@
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002B4376" w:rsidRPr="003F2104" w:rsidRDefault="002B4376" w:rsidP="002B4376">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002B4376" w:rsidRPr="003F2104" w:rsidRDefault="002B4376" w:rsidP="00FC4CAE">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002B4376" w:rsidRPr="003F2104" w:rsidSect="00771F5F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="1701" w:header="340" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00CB32D1" w:rsidRDefault="00CB32D1" w:rsidP="00077E04">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00CB32D1" w:rsidRDefault="00CB32D1" w:rsidP="00077E04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3256,93 +3329,93 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00CB32D1" w:rsidRDefault="00CB32D1" w:rsidP="00077E04">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00CB32D1" w:rsidRDefault="00CB32D1" w:rsidP="00077E04">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00515367" w:rsidRDefault="00515367">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00077E04" w:rsidRDefault="00077E04">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A52C0B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A75287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE109EA8"/>
@@ -4117,74 +4190,75 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E455B0"/>
     <w:rsid w:val="00004718"/>
     <w:rsid w:val="00005107"/>
     <w:rsid w:val="00011EFD"/>
     <w:rsid w:val="000365CD"/>
     <w:rsid w:val="00036AED"/>
     <w:rsid w:val="000403AE"/>
     <w:rsid w:val="00051BD8"/>
     <w:rsid w:val="00065584"/>
     <w:rsid w:val="00077119"/>
     <w:rsid w:val="0007767B"/>
     <w:rsid w:val="00077E04"/>
     <w:rsid w:val="000809C5"/>
     <w:rsid w:val="00082349"/>
     <w:rsid w:val="00091D4E"/>
     <w:rsid w:val="000A0B6B"/>
     <w:rsid w:val="000A1071"/>
     <w:rsid w:val="000A5F7B"/>
     <w:rsid w:val="000C56AD"/>
     <w:rsid w:val="000D7531"/>
     <w:rsid w:val="000E4EA0"/>
     <w:rsid w:val="000E5787"/>
     <w:rsid w:val="000F095F"/>
@@ -4377,50 +4451,51 @@
     <w:rsid w:val="008620FF"/>
     <w:rsid w:val="008647E2"/>
     <w:rsid w:val="008668C6"/>
     <w:rsid w:val="00871C72"/>
     <w:rsid w:val="00873897"/>
     <w:rsid w:val="0088032D"/>
     <w:rsid w:val="00891C65"/>
     <w:rsid w:val="00894B87"/>
     <w:rsid w:val="008952DF"/>
     <w:rsid w:val="0089738C"/>
     <w:rsid w:val="008A647A"/>
     <w:rsid w:val="008C3C4D"/>
     <w:rsid w:val="008D05AC"/>
     <w:rsid w:val="008D05F3"/>
     <w:rsid w:val="008D10E9"/>
     <w:rsid w:val="008E4F5A"/>
     <w:rsid w:val="00907211"/>
     <w:rsid w:val="009134F2"/>
     <w:rsid w:val="00914683"/>
     <w:rsid w:val="0093211B"/>
     <w:rsid w:val="009365F2"/>
     <w:rsid w:val="00945153"/>
     <w:rsid w:val="00962857"/>
     <w:rsid w:val="0097035F"/>
     <w:rsid w:val="0097139D"/>
+    <w:rsid w:val="009869F8"/>
     <w:rsid w:val="00990A3A"/>
     <w:rsid w:val="009924DD"/>
     <w:rsid w:val="009A3CFC"/>
     <w:rsid w:val="009A5288"/>
     <w:rsid w:val="009B333A"/>
     <w:rsid w:val="009C17C5"/>
     <w:rsid w:val="009E0A87"/>
     <w:rsid w:val="009E1F24"/>
     <w:rsid w:val="009E3ACD"/>
     <w:rsid w:val="009E4BB4"/>
     <w:rsid w:val="00A02F93"/>
     <w:rsid w:val="00A030C5"/>
     <w:rsid w:val="00A070F9"/>
     <w:rsid w:val="00A156E0"/>
     <w:rsid w:val="00A27D82"/>
     <w:rsid w:val="00A33637"/>
     <w:rsid w:val="00A430B4"/>
     <w:rsid w:val="00A46181"/>
     <w:rsid w:val="00A46DB1"/>
     <w:rsid w:val="00A70601"/>
     <w:rsid w:val="00A72B46"/>
     <w:rsid w:val="00A84470"/>
     <w:rsid w:val="00A920D4"/>
     <w:rsid w:val="00A96198"/>
     <w:rsid w:val="00AA0A09"/>
@@ -4490,108 +4565,110 @@
     <w:rsid w:val="00E27005"/>
     <w:rsid w:val="00E302C5"/>
     <w:rsid w:val="00E455B0"/>
     <w:rsid w:val="00E56636"/>
     <w:rsid w:val="00E65C62"/>
     <w:rsid w:val="00E67EFF"/>
     <w:rsid w:val="00E70EC6"/>
     <w:rsid w:val="00E73EB2"/>
     <w:rsid w:val="00E74A11"/>
     <w:rsid w:val="00E77424"/>
     <w:rsid w:val="00E8095A"/>
     <w:rsid w:val="00E871D9"/>
     <w:rsid w:val="00E941D5"/>
     <w:rsid w:val="00EA005A"/>
     <w:rsid w:val="00EB2F40"/>
     <w:rsid w:val="00EB45CB"/>
     <w:rsid w:val="00EC60EA"/>
     <w:rsid w:val="00ED17FF"/>
     <w:rsid w:val="00ED69A1"/>
     <w:rsid w:val="00EE2D85"/>
     <w:rsid w:val="00EF5946"/>
     <w:rsid w:val="00F156E8"/>
     <w:rsid w:val="00F21D55"/>
     <w:rsid w:val="00F2472C"/>
     <w:rsid w:val="00F24EBC"/>
+    <w:rsid w:val="00F25346"/>
     <w:rsid w:val="00F325F9"/>
     <w:rsid w:val="00F33B72"/>
     <w:rsid w:val="00F414C6"/>
     <w:rsid w:val="00F4436D"/>
     <w:rsid w:val="00F44C31"/>
     <w:rsid w:val="00F44E7A"/>
     <w:rsid w:val="00F525CD"/>
     <w:rsid w:val="00F61E6F"/>
     <w:rsid w:val="00F63187"/>
     <w:rsid w:val="00F67429"/>
     <w:rsid w:val="00F8747B"/>
     <w:rsid w:val="00F9306F"/>
     <w:rsid w:val="00FA3CC5"/>
     <w:rsid w:val="00FA44CD"/>
     <w:rsid w:val="00FC4CAE"/>
     <w:rsid w:val="00FC5B95"/>
     <w:rsid w:val="00FD0D49"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="56145CD1"/>
   <w15:docId w15:val="{4BDB7148-074D-4D2E-AA9F-E302CD128F6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4647,98 +4724,95 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -4912,50 +4986,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003268A9"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DD6955"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -5085,51 +5163,51 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00077E04"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00077E04"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1301836594">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
@@ -5386,87 +5464,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDA3E2B5-FB9B-48FE-965F-890DDB99B4FC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B463E3-15C3-45B9-8FF5-EB24AB63A953}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>291</Words>
-  <Characters>2198</Characters>
+  <Words>301</Words>
+  <Characters>2385</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pilsonības un migrācijas lietu pārvaldes priekšniekam</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2485</CharactersWithSpaces>
+  <CharactersWithSpaces>2681</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pilsonības un migrācijas lietu pārvaldes priekšniekam</dc:title>
   <dc:creator>Ritat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="OpenForReading">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>