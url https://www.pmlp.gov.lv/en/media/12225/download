--- v0 (2025-10-24)
+++ v1 (2026-06-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00B20AF7" w:rsidRPr="003F2104" w:rsidRDefault="00DD6955" w:rsidP="00051BD8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2104">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pilsonības un migrācijas lietu pārvalde</w:t>
       </w:r>
       <w:r w:rsidR="001410C3" w:rsidRPr="003F2104">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
@@ -278,171 +278,161 @@
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005C39DC" w:rsidRPr="003F2104" w:rsidRDefault="005C39DC" w:rsidP="00051BD8">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2104">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Elektroniskā pasta adrese un tālrunis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00243C74" w:rsidRDefault="00243C74" w:rsidP="00243C74">
+    <w:p w:rsidR="00243C74" w:rsidRDefault="00D91D25" w:rsidP="00243C74">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="878984533"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007C69BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007C69BA" w:rsidRPr="007C69BA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C69BA" w:rsidRPr="007C69BA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(atzīmēt ar x)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00243C74">
+      <w:r w:rsidR="00243C74" w:rsidRPr="00243C74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00243C74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>piekrītu manu personas datu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00243C74">
+      <w:r w:rsidR="00243C74" w:rsidRPr="00243C74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00243C74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pārraidei elektroniski </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00243C74" w:rsidRDefault="00243C74" w:rsidP="00243C74">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>nešifrētā veidā un lēmumu vēlos saņemt</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>nešifrētā veidā un lēmumu vēlos saņemt tikai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00243C74" w:rsidRDefault="00243C74" w:rsidP="00243C74">
+      <w:pPr>
+        <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tikai</w:t>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uz elektronisko pasta adresi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00241EDB" w:rsidRDefault="007C69BA" w:rsidP="00243C74">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="007C69BA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD6955" w:rsidRPr="003F2104" w:rsidRDefault="00DD6955" w:rsidP="00051BD8">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
@@ -525,57 +515,147 @@
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00305814" w:rsidRPr="003F2104" w:rsidRDefault="00305814" w:rsidP="00D62639">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D62639" w:rsidRPr="003F2104" w:rsidTr="00FD269D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9640" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00D62639" w:rsidRDefault="00D62639" w:rsidP="00235322">
+          <w:p w:rsidR="00C71BD9" w:rsidRDefault="00C71BD9" w:rsidP="00235322">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D715CD" w:rsidRDefault="00D715CD" w:rsidP="00235322">
+          <w:p w:rsidR="00D62639" w:rsidRDefault="00C71BD9" w:rsidP="00235322">
+            <w:pPr>
+              <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Apliecinu, ka </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC1ED3">
+              <w:t>esmu</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> _____________________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC1ED3">
+              <w:t>__</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:t xml:space="preserve">      pilson</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC1ED3">
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D715CD" w:rsidRPr="00C71BD9" w:rsidRDefault="00C71BD9" w:rsidP="00235322">
+            <w:pPr>
+              <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>norādīt visas esošās pilsonības</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71BD9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C71BD9" w:rsidRDefault="00C71BD9" w:rsidP="00235322">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00235322" w:rsidRDefault="00D715CD" w:rsidP="00235322">
             <w:pPr>
               <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Fizisko personu</w:t>
             </w:r>
             <w:r w:rsidR="00D62639" w:rsidRPr="003F2104">
               <w:t xml:space="preserve"> reģistrā norādīt šādas ziņas</w:t>
             </w:r>
             <w:r w:rsidR="00FD269D">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="007C69BA" w:rsidRPr="00FD269D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>atzīmēt ar x</w:t>
@@ -683,85 +763,85 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2127" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00FD269D" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:right="-2"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r w:rsidRPr="003F2104">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>dzimums</w:t>
                   </w:r>
                   <w:r w:rsidRPr="003F2104">
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00243C74" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-151446032"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00241EDB">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="003F2104">
                     <w:t>Vīrietis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5810" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00243C74" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1115904585"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D715CD">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="003F2104">
@@ -810,156 +890,156 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00FD269D">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>ģimenes stāvoklis</w:t>
                   </w:r>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="003F2104">
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1708" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00243C74" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-196311218"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00241EDB">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D">
                     <w:t xml:space="preserve"> Neprecējies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1849" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00243C74" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1586958331"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D715CD">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="003F2104">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00FD269D">
                     <w:t>Precējies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2135" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00243C74" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1310328373"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D">
                     <w:t xml:space="preserve"> Šķīries</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1850" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00243C74" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="1504625893"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FD269D" w:rsidRPr="003F2104">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D">
@@ -981,85 +1061,85 @@
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00FD269D">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>tautība:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1708" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FD269D" w:rsidRDefault="00243C74" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-1830590442"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                     <w:t xml:space="preserve"> Latvietis</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1849" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FD269D" w:rsidRDefault="00243C74" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="163511914"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D">
@@ -1074,51 +1154,51 @@
                   </w:r>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2135" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00FD269D" w:rsidRPr="003F2104" w:rsidRDefault="00FD269D" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1850" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FD269D" w:rsidRDefault="00243C74" w:rsidP="00FD269D">
+                <w:p w:rsidR="00FD269D" w:rsidRDefault="00D91D25" w:rsidP="00FD269D">
                   <w:pPr>
                     <w:ind w:left="-142" w:right="-2" w:firstLine="142"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-425736069"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00FD269D" w:rsidRPr="00305814">
@@ -1282,51 +1362,51 @@
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9729" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007C69BA" w:rsidRPr="00127BC1" w:rsidRDefault="007C69BA" w:rsidP="00127BC1">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C69BA" w:rsidRPr="003F2104" w:rsidTr="00241EDB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9729" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C69BA" w:rsidRDefault="00243C74" w:rsidP="00121F34">
+          <w:p w:rsidR="007C69BA" w:rsidRDefault="00D91D25" w:rsidP="00121F34">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-1598862910"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00444D51">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
@@ -1409,51 +1489,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D715CD" w:rsidRPr="00127BC1" w:rsidRDefault="00D715CD" w:rsidP="00121F34">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00127BC1" w:rsidRPr="003F2104" w:rsidTr="00241EDB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9729" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00127BC1" w:rsidRPr="00D81CC1" w:rsidRDefault="00243C74" w:rsidP="00D81CC1">
+          <w:p w:rsidR="00127BC1" w:rsidRPr="00D81CC1" w:rsidRDefault="00D91D25" w:rsidP="00D81CC1">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-1211023736"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00241EDB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -1600,51 +1680,51 @@
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00241EDB" w:rsidRPr="002B4376" w:rsidTr="003F35EF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00241EDB" w:rsidRDefault="00243C74" w:rsidP="003F35EF">
+          <w:p w:rsidR="00241EDB" w:rsidRDefault="00D91D25" w:rsidP="003F35EF">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="902264699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006F7B1A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00241EDB">
               <w:t xml:space="preserve"> papildu adrese </w:t>
             </w:r>
@@ -2028,74 +2108,50 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005F7319">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005F7319">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(iesniedzēja paraksts)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00446E78" w:rsidRDefault="00446E78" w:rsidP="00FC4CAE">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
-    </w:p>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00121F34" w:rsidRDefault="00121F34" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00766C83" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:left="-142" w:right="-2"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>PIELIKUMS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00766C83" w:rsidRDefault="00766C83" w:rsidP="00766C83">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
@@ -2238,51 +2294,51 @@
             <w:r>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00245BA9">
               <w:t xml:space="preserve">Lietošanas tiesības, </w:t>
             </w:r>
             <w:r>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="00245BA9">
               <w:t>uru iegūšanas pamats ir:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C51149" w:rsidRPr="00882073" w:rsidRDefault="00C51149" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51149" w:rsidRDefault="00243C74" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-655770552"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C51149">
               <w:t xml:space="preserve"> rakstveida īres līgums    </w:t>
             </w:r>
@@ -2340,51 +2396,51 @@
               <w:t xml:space="preserve">(norādīt </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>izīrētāja</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> personvārdu vai nosaukumu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51149" w:rsidRDefault="00243C74" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-605580494"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -2440,51 +2496,51 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="645"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009805C4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt iznomātāja personvārdu vai nosaukumu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51149" w:rsidRDefault="00243C74" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1921828774"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C51149">
               <w:t xml:space="preserve"> laulība</w:t>
             </w:r>
@@ -2531,51 +2587,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt laulātā personvārdu</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51149" w:rsidRDefault="00243C74" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-384097813"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C51149">
               <w:t xml:space="preserve"> radniecība</w:t>
             </w:r>
@@ -2643,51 +2699,51 @@
               </w:rPr>
               <w:t>personvārdu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, ar kuru ir radniecība</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51149" w:rsidRDefault="00243C74" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1979637488"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C51149">
               <w:t xml:space="preserve"> vienošanās ar īpašnieku</w:t>
             </w:r>
@@ -2734,51 +2790,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(norādīt īpašnieka personvārdu vai nosaukumu</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90FAF">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51149" w:rsidRDefault="00243C74" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1043360354"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C51149">
               <w:t xml:space="preserve"> cits tiesiskais pamats</w:t>
             </w:r>
@@ -2854,51 +2910,51 @@
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3545"/>
         <w:gridCol w:w="6083"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C51149" w:rsidTr="00E46B70">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51149" w:rsidRDefault="00243C74" w:rsidP="00E46B70">
+          <w:p w:rsidR="00C51149" w:rsidRDefault="00D91D25" w:rsidP="00E46B70">
             <w:pPr>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1190133441"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C51149">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -3277,70 +3333,70 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C51149" w:rsidRPr="003F2104" w:rsidRDefault="00C51149" w:rsidP="00C51149">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C51149" w:rsidRPr="003F2104" w:rsidRDefault="00C51149" w:rsidP="00FC4CAE">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C51149" w:rsidRPr="003F2104" w:rsidSect="000E5787">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D761D4" w:rsidRDefault="00D761D4" w:rsidP="00121F34">
+    <w:p w:rsidR="00D91D25" w:rsidRDefault="00D91D25" w:rsidP="00121F34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D761D4" w:rsidRDefault="00D761D4" w:rsidP="00121F34">
+    <w:p w:rsidR="00D91D25" w:rsidRDefault="00D91D25" w:rsidP="00121F34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3366,76 +3422,76 @@
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D761D4" w:rsidRDefault="00D761D4" w:rsidP="00121F34">
+    <w:p w:rsidR="00D91D25" w:rsidRDefault="00D91D25" w:rsidP="00121F34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D761D4" w:rsidRDefault="00D761D4" w:rsidP="00121F34">
+    <w:p w:rsidR="00D91D25" w:rsidRDefault="00D91D25" w:rsidP="00121F34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A52C0B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A75287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE109EA8"/>
@@ -4210,73 +4266,75 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E455B0"/>
     <w:rsid w:val="00004718"/>
     <w:rsid w:val="00005107"/>
     <w:rsid w:val="00011EFD"/>
     <w:rsid w:val="000365CD"/>
     <w:rsid w:val="000403AE"/>
     <w:rsid w:val="00051BD8"/>
     <w:rsid w:val="00065584"/>
     <w:rsid w:val="00077119"/>
     <w:rsid w:val="0007767B"/>
     <w:rsid w:val="000809C5"/>
     <w:rsid w:val="00091D4E"/>
     <w:rsid w:val="000A0B6B"/>
     <w:rsid w:val="000A5F7B"/>
     <w:rsid w:val="000C56AD"/>
     <w:rsid w:val="000D7531"/>
     <w:rsid w:val="000E4EA0"/>
     <w:rsid w:val="000E5787"/>
     <w:rsid w:val="000F095F"/>
     <w:rsid w:val="000F21B2"/>
     <w:rsid w:val="000F46F9"/>
     <w:rsid w:val="000F51F6"/>
     <w:rsid w:val="000F6C2E"/>
@@ -4357,50 +4415,51 @@
     <w:rsid w:val="003A2328"/>
     <w:rsid w:val="003A3412"/>
     <w:rsid w:val="003A5B0E"/>
     <w:rsid w:val="003C1D2D"/>
     <w:rsid w:val="003C3904"/>
     <w:rsid w:val="003C5641"/>
     <w:rsid w:val="003D56BE"/>
     <w:rsid w:val="003E0331"/>
     <w:rsid w:val="003E2995"/>
     <w:rsid w:val="003F2104"/>
     <w:rsid w:val="003F2389"/>
     <w:rsid w:val="003F30FB"/>
     <w:rsid w:val="0040057E"/>
     <w:rsid w:val="00401940"/>
     <w:rsid w:val="00416E1B"/>
     <w:rsid w:val="004212BB"/>
     <w:rsid w:val="004272B6"/>
     <w:rsid w:val="00434BBB"/>
     <w:rsid w:val="00435EDA"/>
     <w:rsid w:val="0044120E"/>
     <w:rsid w:val="004433DF"/>
     <w:rsid w:val="00444D51"/>
     <w:rsid w:val="00445AEA"/>
     <w:rsid w:val="00446E78"/>
     <w:rsid w:val="00453BF9"/>
+    <w:rsid w:val="00465213"/>
     <w:rsid w:val="004675FB"/>
     <w:rsid w:val="00481150"/>
     <w:rsid w:val="00494AC9"/>
     <w:rsid w:val="00494B7D"/>
     <w:rsid w:val="00495322"/>
     <w:rsid w:val="004960D5"/>
     <w:rsid w:val="004A492F"/>
     <w:rsid w:val="004B6034"/>
     <w:rsid w:val="004B71F2"/>
     <w:rsid w:val="004C031E"/>
     <w:rsid w:val="004D2F67"/>
     <w:rsid w:val="004D4330"/>
     <w:rsid w:val="004E3C9E"/>
     <w:rsid w:val="004F21DA"/>
     <w:rsid w:val="004F7881"/>
     <w:rsid w:val="00504FF8"/>
     <w:rsid w:val="00506C6F"/>
     <w:rsid w:val="00524110"/>
     <w:rsid w:val="00526BA0"/>
     <w:rsid w:val="00533EAB"/>
     <w:rsid w:val="00540362"/>
     <w:rsid w:val="0054549D"/>
     <w:rsid w:val="00550423"/>
     <w:rsid w:val="00556ABB"/>
     <w:rsid w:val="005725A3"/>
@@ -4418,50 +4477,51 @@
     <w:rsid w:val="0060239D"/>
     <w:rsid w:val="00602F37"/>
     <w:rsid w:val="00603062"/>
     <w:rsid w:val="00617DB6"/>
     <w:rsid w:val="00623838"/>
     <w:rsid w:val="00632991"/>
     <w:rsid w:val="0063596E"/>
     <w:rsid w:val="006367BF"/>
     <w:rsid w:val="00637AF0"/>
     <w:rsid w:val="00645A00"/>
     <w:rsid w:val="0065172E"/>
     <w:rsid w:val="00656FFF"/>
     <w:rsid w:val="00671A9D"/>
     <w:rsid w:val="006B6F72"/>
     <w:rsid w:val="006D0F91"/>
     <w:rsid w:val="006D1BF2"/>
     <w:rsid w:val="006D7A3E"/>
     <w:rsid w:val="006F7B1A"/>
     <w:rsid w:val="0070202C"/>
     <w:rsid w:val="00710A04"/>
     <w:rsid w:val="0071120C"/>
     <w:rsid w:val="007243E1"/>
     <w:rsid w:val="00724478"/>
     <w:rsid w:val="00731C7B"/>
     <w:rsid w:val="00743D42"/>
+    <w:rsid w:val="007478F5"/>
     <w:rsid w:val="007519CA"/>
     <w:rsid w:val="00753EF3"/>
     <w:rsid w:val="00763A38"/>
     <w:rsid w:val="00766C83"/>
     <w:rsid w:val="00771C3C"/>
     <w:rsid w:val="00781194"/>
     <w:rsid w:val="007824B6"/>
     <w:rsid w:val="0079760F"/>
     <w:rsid w:val="007C585B"/>
     <w:rsid w:val="007C69BA"/>
     <w:rsid w:val="007D6041"/>
     <w:rsid w:val="007F3E8F"/>
     <w:rsid w:val="00804D99"/>
     <w:rsid w:val="008270E8"/>
     <w:rsid w:val="00836066"/>
     <w:rsid w:val="00836303"/>
     <w:rsid w:val="00843F99"/>
     <w:rsid w:val="00857BB2"/>
     <w:rsid w:val="008601A7"/>
     <w:rsid w:val="0086026D"/>
     <w:rsid w:val="008647E2"/>
     <w:rsid w:val="008668C6"/>
     <w:rsid w:val="008670BD"/>
     <w:rsid w:val="00871C72"/>
     <w:rsid w:val="00873897"/>
@@ -4488,104 +4548,107 @@
     <w:rsid w:val="0097139D"/>
     <w:rsid w:val="00990A3A"/>
     <w:rsid w:val="009A3CFC"/>
     <w:rsid w:val="009A5288"/>
     <w:rsid w:val="009B333A"/>
     <w:rsid w:val="009E0A87"/>
     <w:rsid w:val="009E1F24"/>
     <w:rsid w:val="009E3ACD"/>
     <w:rsid w:val="009E4BB4"/>
     <w:rsid w:val="009F1357"/>
     <w:rsid w:val="00A02F93"/>
     <w:rsid w:val="00A030C5"/>
     <w:rsid w:val="00A070F9"/>
     <w:rsid w:val="00A156E0"/>
     <w:rsid w:val="00A22C8C"/>
     <w:rsid w:val="00A430B4"/>
     <w:rsid w:val="00A46181"/>
     <w:rsid w:val="00A46DB1"/>
     <w:rsid w:val="00A72B46"/>
     <w:rsid w:val="00A73B66"/>
     <w:rsid w:val="00A920D4"/>
     <w:rsid w:val="00A96198"/>
     <w:rsid w:val="00AA0715"/>
     <w:rsid w:val="00AA0A09"/>
     <w:rsid w:val="00AA399F"/>
+    <w:rsid w:val="00AC1ED3"/>
     <w:rsid w:val="00AD1F05"/>
     <w:rsid w:val="00AD5B69"/>
     <w:rsid w:val="00AD7854"/>
     <w:rsid w:val="00AE0A85"/>
     <w:rsid w:val="00AE2285"/>
     <w:rsid w:val="00AE38A3"/>
     <w:rsid w:val="00AF631E"/>
     <w:rsid w:val="00B20AF7"/>
     <w:rsid w:val="00B3086D"/>
     <w:rsid w:val="00B366FC"/>
     <w:rsid w:val="00B623D1"/>
     <w:rsid w:val="00B90B28"/>
     <w:rsid w:val="00B949AD"/>
     <w:rsid w:val="00B9691A"/>
     <w:rsid w:val="00BA0099"/>
     <w:rsid w:val="00BA0C8B"/>
     <w:rsid w:val="00BB17B9"/>
     <w:rsid w:val="00BC3884"/>
     <w:rsid w:val="00BD6EF6"/>
     <w:rsid w:val="00C05A4F"/>
     <w:rsid w:val="00C079F6"/>
     <w:rsid w:val="00C217A2"/>
     <w:rsid w:val="00C322E5"/>
     <w:rsid w:val="00C452E1"/>
     <w:rsid w:val="00C51149"/>
     <w:rsid w:val="00C55904"/>
     <w:rsid w:val="00C71769"/>
+    <w:rsid w:val="00C71BD9"/>
     <w:rsid w:val="00C842E4"/>
     <w:rsid w:val="00C872DB"/>
     <w:rsid w:val="00C96771"/>
     <w:rsid w:val="00C9777B"/>
     <w:rsid w:val="00CA0307"/>
     <w:rsid w:val="00CA0DA0"/>
     <w:rsid w:val="00CB18D2"/>
     <w:rsid w:val="00CB5FFE"/>
     <w:rsid w:val="00CB65C2"/>
     <w:rsid w:val="00CC2789"/>
     <w:rsid w:val="00CD02EE"/>
     <w:rsid w:val="00CE71F2"/>
     <w:rsid w:val="00CF20C0"/>
     <w:rsid w:val="00CF51DF"/>
     <w:rsid w:val="00CF6827"/>
     <w:rsid w:val="00D03B13"/>
     <w:rsid w:val="00D1342A"/>
     <w:rsid w:val="00D16231"/>
     <w:rsid w:val="00D47A59"/>
     <w:rsid w:val="00D62639"/>
     <w:rsid w:val="00D64F44"/>
     <w:rsid w:val="00D70ACA"/>
     <w:rsid w:val="00D715CD"/>
     <w:rsid w:val="00D756B2"/>
     <w:rsid w:val="00D761D4"/>
     <w:rsid w:val="00D81CC1"/>
     <w:rsid w:val="00D91840"/>
+    <w:rsid w:val="00D91D25"/>
     <w:rsid w:val="00D96FED"/>
     <w:rsid w:val="00DB5E4B"/>
     <w:rsid w:val="00DC3DF0"/>
     <w:rsid w:val="00DC50BF"/>
     <w:rsid w:val="00DD03D1"/>
     <w:rsid w:val="00DD6955"/>
     <w:rsid w:val="00DD73BE"/>
     <w:rsid w:val="00DF1BD8"/>
     <w:rsid w:val="00E0344B"/>
     <w:rsid w:val="00E10C89"/>
     <w:rsid w:val="00E1120D"/>
     <w:rsid w:val="00E27005"/>
     <w:rsid w:val="00E302C5"/>
     <w:rsid w:val="00E33707"/>
     <w:rsid w:val="00E455B0"/>
     <w:rsid w:val="00E65C62"/>
     <w:rsid w:val="00E67EFF"/>
     <w:rsid w:val="00E70E8B"/>
     <w:rsid w:val="00E70EC6"/>
     <w:rsid w:val="00E77424"/>
     <w:rsid w:val="00E8095A"/>
     <w:rsid w:val="00E941D5"/>
     <w:rsid w:val="00EA005A"/>
     <w:rsid w:val="00EB2F40"/>
     <w:rsid w:val="00EB45CB"/>
@@ -4612,74 +4675,74 @@
     <w:rsid w:val="00FA3CC5"/>
     <w:rsid w:val="00FA44CD"/>
     <w:rsid w:val="00FA60F1"/>
     <w:rsid w:val="00FC4CAE"/>
     <w:rsid w:val="00FC5B95"/>
     <w:rsid w:val="00FD0D49"/>
     <w:rsid w:val="00FD269D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6BC76B47"/>
+  <w14:docId w14:val="3CCE853B"/>
   <w15:docId w15:val="{4BDB7148-074D-4D2E-AA9F-E302CD128F6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5000,50 +5063,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003268A9"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DD6955"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -5161,51 +5228,51 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00121F34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00121F34"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1125730548">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1263874134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5475,87 +5542,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF8CF581-C673-4450-8599-A69CCCA46D0D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{461C093C-1689-48C6-B909-E22D41AA704C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2586</Characters>
+  <Pages>1</Pages>
+  <Words>1996</Words>
+  <Characters>1139</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pilsonības un migrācijas lietu pārvaldes priekšniekam</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2938</CharactersWithSpaces>
+  <CharactersWithSpaces>3129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pilsonības un migrācijas lietu pārvaldes priekšniekam</dc:title>
   <dc:creator>Ritat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="OpenForReading">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>